--- v1 (2026-02-04)
+++ v2 (2026-04-07)
@@ -1039,556 +1039,556 @@
       <c r="F15" s="2"/>
       <c r="I15" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="16" spans="1:107">
       <c r="F16" s="2"/>
       <c r="I16" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="17" spans="1:107">
       <c r="F17" s="2"/>
       <c r="I17" t="s">
         <v>3</v>
       </c>
       <c r="DA17" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="18" spans="1:107">
       <c r="F18" s="2"/>
       <c r="I18" t="s">
         <v>3</v>
       </c>
-      <c r="DA18" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="19" spans="1:107">
       <c r="F19" s="2"/>
       <c r="I19" t="s">
         <v>3</v>
       </c>
       <c r="DA19" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
     </row>
     <row r="20" spans="1:107">
       <c r="F20" s="2"/>
       <c r="I20" t="s">
         <v>3</v>
       </c>
+      <c r="DA20" t="s">
+        <v>40</v>
+      </c>
     </row>
     <row r="21" spans="1:107">
       <c r="F21" s="2"/>
       <c r="I21" t="s">
         <v>3</v>
       </c>
-      <c r="DA21" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="22" spans="1:107">
       <c r="F22" s="2"/>
       <c r="I22" t="s">
         <v>3</v>
       </c>
       <c r="DA22" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
     </row>
     <row r="23" spans="1:107">
       <c r="F23" s="2"/>
       <c r="I23" t="s">
         <v>3</v>
       </c>
       <c r="DA23" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
     </row>
     <row r="24" spans="1:107">
       <c r="F24" s="2"/>
       <c r="I24" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="25" spans="1:107">
       <c r="F25" s="2"/>
       <c r="I25" t="s">
         <v>3</v>
       </c>
+      <c r="DA25" t="s">
+        <v>43</v>
+      </c>
     </row>
     <row r="26" spans="1:107">
       <c r="F26" s="2"/>
       <c r="I26" t="s">
         <v>3</v>
       </c>
-      <c r="DA26" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="27" spans="1:107">
       <c r="F27" s="2"/>
       <c r="I27" t="s">
         <v>3</v>
       </c>
-      <c r="DA27" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="28" spans="1:107">
       <c r="F28" s="2"/>
       <c r="I28" t="s">
         <v>3</v>
       </c>
+      <c r="DA28" t="s">
+        <v>44</v>
+      </c>
     </row>
     <row r="29" spans="1:107">
       <c r="F29" s="2"/>
       <c r="I29" t="s">
         <v>3</v>
       </c>
       <c r="DA29" t="s">
-        <v>46</v>
+        <v>45</v>
       </c>
     </row>
     <row r="30" spans="1:107">
       <c r="F30" s="2"/>
       <c r="I30" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="31" spans="1:107">
       <c r="F31" s="2"/>
       <c r="I31" t="s">
         <v>3</v>
       </c>
       <c r="DA31" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
     </row>
     <row r="32" spans="1:107">
       <c r="F32" s="2"/>
       <c r="I32" t="s">
         <v>3</v>
       </c>
-      <c r="DA32" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="33" spans="1:107">
       <c r="F33" s="2"/>
       <c r="I33" t="s">
         <v>3</v>
       </c>
+      <c r="DA33" t="s">
+        <v>47</v>
+      </c>
     </row>
     <row r="34" spans="1:107">
       <c r="F34" s="2"/>
       <c r="I34" t="s">
         <v>3</v>
       </c>
       <c r="DA34" t="s">
-        <v>49</v>
+        <v>48</v>
       </c>
     </row>
     <row r="35" spans="1:107">
       <c r="F35" s="2"/>
       <c r="I35" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="36" spans="1:107">
       <c r="F36" s="2"/>
       <c r="I36" t="s">
         <v>3</v>
       </c>
+      <c r="DA36" t="s">
+        <v>49</v>
+      </c>
     </row>
     <row r="37" spans="1:107">
       <c r="F37" s="2"/>
       <c r="I37" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="38" spans="1:107">
       <c r="F38" s="2"/>
       <c r="I38" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="39" spans="1:107">
       <c r="F39" s="2"/>
       <c r="I39" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="40" spans="1:107">
       <c r="F40" s="2"/>
       <c r="I40" t="s">
         <v>3</v>
       </c>
-      <c r="DA40" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="41" spans="1:107">
       <c r="F41" s="2"/>
       <c r="I41" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="42" spans="1:107">
       <c r="F42" s="2"/>
       <c r="I42" t="s">
         <v>3</v>
       </c>
       <c r="DA42" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
     </row>
     <row r="43" spans="1:107">
       <c r="F43" s="2"/>
       <c r="I43" t="s">
         <v>3</v>
       </c>
-      <c r="DA43" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="44" spans="1:107">
       <c r="F44" s="2"/>
       <c r="I44" t="s">
         <v>3</v>
       </c>
+      <c r="DA44" t="s">
+        <v>51</v>
+      </c>
     </row>
     <row r="45" spans="1:107">
       <c r="F45" s="2"/>
       <c r="I45" t="s">
         <v>3</v>
       </c>
       <c r="DA45" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
     </row>
     <row r="46" spans="1:107">
       <c r="F46" s="2"/>
       <c r="I46" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="47" spans="1:107">
       <c r="F47" s="2"/>
       <c r="I47" t="s">
         <v>3</v>
       </c>
       <c r="DA47" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
     </row>
     <row r="48" spans="1:107">
       <c r="F48" s="2"/>
       <c r="I48" t="s">
         <v>3</v>
       </c>
-      <c r="DA48" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="49" spans="1:107">
       <c r="F49" s="2"/>
       <c r="I49" t="s">
         <v>3</v>
       </c>
       <c r="DA49" t="s">
-        <v>56</v>
+        <v>54</v>
       </c>
     </row>
     <row r="50" spans="1:107">
       <c r="F50" s="2"/>
       <c r="I50" t="s">
         <v>3</v>
       </c>
+      <c r="DA50" t="s">
+        <v>55</v>
+      </c>
     </row>
     <row r="51" spans="1:107">
       <c r="F51" s="2"/>
       <c r="I51" t="s">
         <v>3</v>
       </c>
+      <c r="DA51" t="s">
+        <v>56</v>
+      </c>
     </row>
     <row r="52" spans="1:107">
       <c r="F52" s="2"/>
       <c r="I52" t="s">
         <v>3</v>
       </c>
-      <c r="DA52" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="53" spans="1:107">
       <c r="F53" s="2"/>
       <c r="I53" t="s">
         <v>3</v>
       </c>
-      <c r="DA53" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="54" spans="1:107">
       <c r="F54" s="2"/>
       <c r="I54" t="s">
         <v>3</v>
       </c>
       <c r="DA54" t="s">
-        <v>59</v>
+        <v>57</v>
       </c>
     </row>
     <row r="55" spans="1:107">
       <c r="F55" s="2"/>
       <c r="I55" t="s">
         <v>3</v>
       </c>
+      <c r="DA55" t="s">
+        <v>58</v>
+      </c>
     </row>
     <row r="56" spans="1:107">
       <c r="F56" s="2"/>
       <c r="I56" t="s">
         <v>3</v>
       </c>
       <c r="DA56" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
     </row>
     <row r="57" spans="1:107">
       <c r="F57" s="2"/>
       <c r="I57" t="s">
         <v>3</v>
       </c>
-      <c r="DA57" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="58" spans="1:107">
       <c r="F58" s="2"/>
       <c r="I58" t="s">
         <v>3</v>
       </c>
       <c r="DA58" t="s">
-        <v>62</v>
+        <v>60</v>
       </c>
     </row>
     <row r="59" spans="1:107">
       <c r="F59" s="2"/>
       <c r="I59" t="s">
         <v>3</v>
       </c>
+      <c r="DA59" t="s">
+        <v>61</v>
+      </c>
     </row>
     <row r="60" spans="1:107">
       <c r="F60" s="2"/>
       <c r="I60" t="s">
         <v>3</v>
       </c>
       <c r="DA60" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
     </row>
     <row r="61" spans="1:107">
       <c r="F61" s="2"/>
       <c r="I61" t="s">
         <v>3</v>
       </c>
-      <c r="DA61" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="62" spans="1:107">
       <c r="F62" s="2"/>
       <c r="I62" t="s">
         <v>3</v>
       </c>
       <c r="DA62" t="s">
-        <v>65</v>
+        <v>63</v>
       </c>
     </row>
     <row r="63" spans="1:107">
       <c r="F63" s="2"/>
       <c r="I63" t="s">
         <v>3</v>
       </c>
       <c r="DA63" t="s">
-        <v>66</v>
+        <v>64</v>
       </c>
     </row>
     <row r="64" spans="1:107">
       <c r="F64" s="2"/>
       <c r="I64" t="s">
         <v>3</v>
       </c>
+      <c r="DA64" t="s">
+        <v>65</v>
+      </c>
     </row>
     <row r="65" spans="1:107">
       <c r="F65" s="2"/>
       <c r="I65" t="s">
         <v>3</v>
       </c>
+      <c r="DA65" t="s">
+        <v>66</v>
+      </c>
     </row>
     <row r="66" spans="1:107">
       <c r="F66" s="2"/>
       <c r="I66" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="67" spans="1:107">
       <c r="F67" s="2"/>
       <c r="I67" t="s">
         <v>3</v>
       </c>
-      <c r="DA67" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="68" spans="1:107">
       <c r="F68" s="2"/>
       <c r="I68" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="69" spans="1:107">
       <c r="F69" s="2"/>
       <c r="I69" t="s">
         <v>3</v>
       </c>
+      <c r="DA69" t="s">
+        <v>67</v>
+      </c>
     </row>
     <row r="70" spans="1:107">
       <c r="F70" s="2"/>
       <c r="I70" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="71" spans="1:107">
       <c r="F71" s="2"/>
       <c r="I71" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="72" spans="1:107">
       <c r="F72" s="2"/>
       <c r="I72" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="73" spans="1:107">
       <c r="F73" s="2"/>
       <c r="I73" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="74" spans="1:107">
       <c r="F74" s="2"/>
       <c r="I74" t="s">
         <v>3</v>
       </c>
-      <c r="DA74" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="75" spans="1:107">
       <c r="F75" s="2"/>
       <c r="I75" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="76" spans="1:107">
       <c r="F76" s="2"/>
       <c r="I76" t="s">
         <v>3</v>
       </c>
+      <c r="DA76" t="s">
+        <v>68</v>
+      </c>
     </row>
     <row r="77" spans="1:107">
       <c r="F77" s="2"/>
       <c r="I77" t="s">
         <v>3</v>
       </c>
-      <c r="DA77" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="78" spans="1:107">
       <c r="F78" s="2"/>
       <c r="I78" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="79" spans="1:107">
       <c r="F79" s="2"/>
       <c r="I79" t="s">
         <v>3</v>
       </c>
+      <c r="DA79" t="s">
+        <v>69</v>
+      </c>
     </row>
     <row r="80" spans="1:107">
       <c r="F80" s="2"/>
       <c r="I80" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="81" spans="1:107">
       <c r="F81" s="2"/>
       <c r="I81" t="s">
         <v>3</v>
       </c>
-      <c r="DA81" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="82" spans="1:107">
       <c r="F82" s="2"/>
       <c r="I82" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="83" spans="1:107">
       <c r="F83" s="2"/>
       <c r="I83" t="s">
         <v>3</v>
       </c>
+      <c r="DA83" t="s">
+        <v>70</v>
+      </c>
     </row>
     <row r="84" spans="1:107">
       <c r="F84" s="2"/>
       <c r="I84" t="s">
         <v>3</v>
       </c>
-      <c r="DA84" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="85" spans="1:107">
       <c r="F85" s="2"/>
       <c r="I85" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="86" spans="1:107">
       <c r="F86" s="2"/>
       <c r="I86" t="s">
         <v>3</v>
+      </c>
+      <c r="DA86" t="s">
+        <v>71</v>
       </c>
     </row>
     <row r="87" spans="1:107">
       <c r="F87" s="2"/>
       <c r="I87" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="88" spans="1:107">
       <c r="F88" s="2"/>
       <c r="I88" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="89" spans="1:107">
       <c r="F89" s="2"/>
       <c r="I89" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="90" spans="1:107">
       <c r="F90" s="2"/>
       <c r="I90" t="s">
         <v>3</v>
       </c>
@@ -7039,51 +7039,51 @@
       <c r="F998" s="2"/>
       <c r="I998" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="999" spans="1:107">
       <c r="F999" s="2"/>
       <c r="I999" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="1000" spans="1:107">
       <c r="F1000" s="2"/>
       <c r="I1000" t="s">
         <v>3</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:CZ1"/>
     <mergeCell ref="A3:CZ3"/>
   </mergeCells>
   <dataValidations count="3">
     <dataValidation type="list" errorStyle="information" operator="between" allowBlank="0" showDropDown="0" showInputMessage="0" showErrorMessage="1" errorTitle="Input error" error="Value is not in list" promptTitle="Pick from list" prompt="Please pick a value from the drop-down list" sqref="B5:B1000">
-      <formula1>'Worksheet'!$DA$1:$DA$84</formula1>
+      <formula1>'Worksheet'!$DA$1:$DA$86</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="information" operator="between" allowBlank="0" showDropDown="0" showInputMessage="0" showErrorMessage="1" errorTitle="Input error" error="Value is not in list" promptTitle="Pick from list" prompt="Please pick a value from the drop-down list" sqref="E5:E1000">
       <formula1>'Worksheet'!$DB$1:$DB$3</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="information" operator="between" allowBlank="0" showDropDown="0" showInputMessage="0" showErrorMessage="1" errorTitle="Input error" error="Value is not in list" promptTitle="Pick from list" prompt="Please pick a value from the drop-down list" sqref="I5:I1000">
       <formula1>'Worksheet'!$DC$1:$DC$2</formula1>
     </dataValidation>
   </dataValidations>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>