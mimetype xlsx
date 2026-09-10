--- v2 (2026-04-07)
+++ v3 (2026-09-10)
@@ -961,646 +961,646 @@
       </c>
       <c r="DA5" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="6" spans="1:107">
       <c r="F6" s="2"/>
       <c r="I6" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="7" spans="1:107">
       <c r="F7" s="2"/>
       <c r="I7" t="s">
         <v>3</v>
       </c>
       <c r="DA7" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="8" spans="1:107">
       <c r="F8" s="2"/>
       <c r="I8" t="s">
         <v>3</v>
       </c>
-      <c r="DA8" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="9" spans="1:107">
       <c r="F9" s="2"/>
       <c r="I9" t="s">
         <v>3</v>
       </c>
+      <c r="DA9" t="s">
+        <v>33</v>
+      </c>
     </row>
     <row r="10" spans="1:107">
       <c r="F10" s="2"/>
       <c r="I10" t="s">
         <v>3</v>
       </c>
-      <c r="DA10" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="11" spans="1:107">
       <c r="F11" s="2"/>
       <c r="I11" t="s">
         <v>3</v>
       </c>
+      <c r="DA11" t="s">
+        <v>34</v>
+      </c>
     </row>
     <row r="12" spans="1:107">
       <c r="F12" s="2"/>
       <c r="I12" t="s">
         <v>3</v>
       </c>
-      <c r="DA12" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="13" spans="1:107">
       <c r="F13" s="2"/>
       <c r="I13" t="s">
         <v>3</v>
       </c>
-      <c r="DA13" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="14" spans="1:107">
       <c r="F14" s="2"/>
       <c r="I14" t="s">
         <v>3</v>
       </c>
       <c r="DA14" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
     </row>
     <row r="15" spans="1:107">
       <c r="F15" s="2"/>
       <c r="I15" t="s">
         <v>3</v>
       </c>
+      <c r="DA15" t="s">
+        <v>36</v>
+      </c>
     </row>
     <row r="16" spans="1:107">
       <c r="F16" s="2"/>
       <c r="I16" t="s">
         <v>3</v>
       </c>
+      <c r="DA16" t="s">
+        <v>37</v>
+      </c>
     </row>
     <row r="17" spans="1:107">
       <c r="F17" s="2"/>
       <c r="I17" t="s">
         <v>3</v>
       </c>
-      <c r="DA17" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="18" spans="1:107">
       <c r="F18" s="2"/>
       <c r="I18" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="19" spans="1:107">
       <c r="F19" s="2"/>
       <c r="I19" t="s">
         <v>3</v>
       </c>
       <c r="DA19" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
     </row>
     <row r="20" spans="1:107">
       <c r="F20" s="2"/>
       <c r="I20" t="s">
         <v>3</v>
       </c>
       <c r="DA20" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
     </row>
     <row r="21" spans="1:107">
       <c r="F21" s="2"/>
       <c r="I21" t="s">
         <v>3</v>
       </c>
+      <c r="DA21" t="s">
+        <v>40</v>
+      </c>
     </row>
     <row r="22" spans="1:107">
       <c r="F22" s="2"/>
       <c r="I22" t="s">
         <v>3</v>
       </c>
-      <c r="DA22" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="23" spans="1:107">
       <c r="F23" s="2"/>
       <c r="I23" t="s">
         <v>3</v>
       </c>
       <c r="DA23" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
     </row>
     <row r="24" spans="1:107">
       <c r="F24" s="2"/>
       <c r="I24" t="s">
         <v>3</v>
       </c>
+      <c r="DA24" t="s">
+        <v>42</v>
+      </c>
     </row>
     <row r="25" spans="1:107">
       <c r="F25" s="2"/>
       <c r="I25" t="s">
         <v>3</v>
       </c>
-      <c r="DA25" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="26" spans="1:107">
       <c r="F26" s="2"/>
       <c r="I26" t="s">
         <v>3</v>
       </c>
+      <c r="DA26" t="s">
+        <v>43</v>
+      </c>
     </row>
     <row r="27" spans="1:107">
       <c r="F27" s="2"/>
       <c r="I27" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="28" spans="1:107">
       <c r="F28" s="2"/>
       <c r="I28" t="s">
         <v>3</v>
       </c>
-      <c r="DA28" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="29" spans="1:107">
       <c r="F29" s="2"/>
       <c r="I29" t="s">
         <v>3</v>
       </c>
       <c r="DA29" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
     </row>
     <row r="30" spans="1:107">
       <c r="F30" s="2"/>
       <c r="I30" t="s">
         <v>3</v>
       </c>
+      <c r="DA30" t="s">
+        <v>45</v>
+      </c>
     </row>
     <row r="31" spans="1:107">
       <c r="F31" s="2"/>
       <c r="I31" t="s">
         <v>3</v>
       </c>
-      <c r="DA31" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="32" spans="1:107">
       <c r="F32" s="2"/>
       <c r="I32" t="s">
         <v>3</v>
       </c>
+      <c r="DA32" t="s">
+        <v>46</v>
+      </c>
     </row>
     <row r="33" spans="1:107">
       <c r="F33" s="2"/>
       <c r="I33" t="s">
         <v>3</v>
       </c>
-      <c r="DA33" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="34" spans="1:107">
       <c r="F34" s="2"/>
       <c r="I34" t="s">
         <v>3</v>
       </c>
-      <c r="DA34" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="35" spans="1:107">
       <c r="F35" s="2"/>
       <c r="I35" t="s">
         <v>3</v>
       </c>
+      <c r="DA35" t="s">
+        <v>47</v>
+      </c>
     </row>
     <row r="36" spans="1:107">
       <c r="F36" s="2"/>
       <c r="I36" t="s">
         <v>3</v>
       </c>
       <c r="DA36" t="s">
-        <v>49</v>
+        <v>48</v>
       </c>
     </row>
     <row r="37" spans="1:107">
       <c r="F37" s="2"/>
       <c r="I37" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="38" spans="1:107">
       <c r="F38" s="2"/>
       <c r="I38" t="s">
         <v>3</v>
       </c>
+      <c r="DA38" t="s">
+        <v>49</v>
+      </c>
     </row>
     <row r="39" spans="1:107">
       <c r="F39" s="2"/>
       <c r="I39" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="40" spans="1:107">
       <c r="F40" s="2"/>
       <c r="I40" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="41" spans="1:107">
       <c r="F41" s="2"/>
       <c r="I41" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="42" spans="1:107">
       <c r="F42" s="2"/>
       <c r="I42" t="s">
         <v>3</v>
       </c>
-      <c r="DA42" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="43" spans="1:107">
       <c r="F43" s="2"/>
       <c r="I43" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="44" spans="1:107">
       <c r="F44" s="2"/>
       <c r="I44" t="s">
         <v>3</v>
       </c>
       <c r="DA44" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
     </row>
     <row r="45" spans="1:107">
       <c r="F45" s="2"/>
       <c r="I45" t="s">
         <v>3</v>
       </c>
-      <c r="DA45" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="46" spans="1:107">
       <c r="F46" s="2"/>
       <c r="I46" t="s">
         <v>3</v>
       </c>
+      <c r="DA46" t="s">
+        <v>51</v>
+      </c>
     </row>
     <row r="47" spans="1:107">
       <c r="F47" s="2"/>
       <c r="I47" t="s">
         <v>3</v>
       </c>
       <c r="DA47" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
     </row>
     <row r="48" spans="1:107">
       <c r="F48" s="2"/>
       <c r="I48" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="49" spans="1:107">
       <c r="F49" s="2"/>
       <c r="I49" t="s">
         <v>3</v>
       </c>
       <c r="DA49" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
     </row>
     <row r="50" spans="1:107">
       <c r="F50" s="2"/>
       <c r="I50" t="s">
         <v>3</v>
       </c>
-      <c r="DA50" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="51" spans="1:107">
       <c r="F51" s="2"/>
       <c r="I51" t="s">
         <v>3</v>
       </c>
       <c r="DA51" t="s">
-        <v>56</v>
+        <v>54</v>
       </c>
     </row>
     <row r="52" spans="1:107">
       <c r="F52" s="2"/>
       <c r="I52" t="s">
         <v>3</v>
       </c>
+      <c r="DA52" t="s">
+        <v>55</v>
+      </c>
     </row>
     <row r="53" spans="1:107">
       <c r="F53" s="2"/>
       <c r="I53" t="s">
         <v>3</v>
       </c>
+      <c r="DA53" t="s">
+        <v>56</v>
+      </c>
     </row>
     <row r="54" spans="1:107">
       <c r="F54" s="2"/>
       <c r="I54" t="s">
         <v>3</v>
       </c>
-      <c r="DA54" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="55" spans="1:107">
       <c r="F55" s="2"/>
       <c r="I55" t="s">
         <v>3</v>
       </c>
-      <c r="DA55" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="56" spans="1:107">
       <c r="F56" s="2"/>
       <c r="I56" t="s">
         <v>3</v>
       </c>
       <c r="DA56" t="s">
-        <v>59</v>
+        <v>57</v>
       </c>
     </row>
     <row r="57" spans="1:107">
       <c r="F57" s="2"/>
       <c r="I57" t="s">
         <v>3</v>
       </c>
+      <c r="DA57" t="s">
+        <v>58</v>
+      </c>
     </row>
     <row r="58" spans="1:107">
       <c r="F58" s="2"/>
       <c r="I58" t="s">
         <v>3</v>
       </c>
       <c r="DA58" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
     </row>
     <row r="59" spans="1:107">
       <c r="F59" s="2"/>
       <c r="I59" t="s">
         <v>3</v>
       </c>
-      <c r="DA59" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="60" spans="1:107">
       <c r="F60" s="2"/>
       <c r="I60" t="s">
         <v>3</v>
       </c>
       <c r="DA60" t="s">
-        <v>62</v>
+        <v>60</v>
       </c>
     </row>
     <row r="61" spans="1:107">
       <c r="F61" s="2"/>
       <c r="I61" t="s">
         <v>3</v>
       </c>
+      <c r="DA61" t="s">
+        <v>61</v>
+      </c>
     </row>
     <row r="62" spans="1:107">
       <c r="F62" s="2"/>
       <c r="I62" t="s">
         <v>3</v>
       </c>
       <c r="DA62" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
     </row>
     <row r="63" spans="1:107">
       <c r="F63" s="2"/>
       <c r="I63" t="s">
         <v>3</v>
       </c>
-      <c r="DA63" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="64" spans="1:107">
       <c r="F64" s="2"/>
       <c r="I64" t="s">
         <v>3</v>
       </c>
       <c r="DA64" t="s">
-        <v>65</v>
+        <v>63</v>
       </c>
     </row>
     <row r="65" spans="1:107">
       <c r="F65" s="2"/>
       <c r="I65" t="s">
         <v>3</v>
       </c>
       <c r="DA65" t="s">
-        <v>66</v>
+        <v>64</v>
       </c>
     </row>
     <row r="66" spans="1:107">
       <c r="F66" s="2"/>
       <c r="I66" t="s">
         <v>3</v>
       </c>
+      <c r="DA66" t="s">
+        <v>65</v>
+      </c>
     </row>
     <row r="67" spans="1:107">
       <c r="F67" s="2"/>
       <c r="I67" t="s">
         <v>3</v>
       </c>
+      <c r="DA67" t="s">
+        <v>66</v>
+      </c>
     </row>
     <row r="68" spans="1:107">
       <c r="F68" s="2"/>
       <c r="I68" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="69" spans="1:107">
       <c r="F69" s="2"/>
       <c r="I69" t="s">
         <v>3</v>
       </c>
-      <c r="DA69" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="70" spans="1:107">
       <c r="F70" s="2"/>
       <c r="I70" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="71" spans="1:107">
       <c r="F71" s="2"/>
       <c r="I71" t="s">
         <v>3</v>
       </c>
+      <c r="DA71" t="s">
+        <v>67</v>
+      </c>
     </row>
     <row r="72" spans="1:107">
       <c r="F72" s="2"/>
       <c r="I72" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="73" spans="1:107">
       <c r="F73" s="2"/>
       <c r="I73" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="74" spans="1:107">
       <c r="F74" s="2"/>
       <c r="I74" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="75" spans="1:107">
       <c r="F75" s="2"/>
       <c r="I75" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="76" spans="1:107">
       <c r="F76" s="2"/>
       <c r="I76" t="s">
         <v>3</v>
       </c>
-      <c r="DA76" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="77" spans="1:107">
       <c r="F77" s="2"/>
       <c r="I77" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="78" spans="1:107">
       <c r="F78" s="2"/>
       <c r="I78" t="s">
         <v>3</v>
       </c>
+      <c r="DA78" t="s">
+        <v>68</v>
+      </c>
     </row>
     <row r="79" spans="1:107">
       <c r="F79" s="2"/>
       <c r="I79" t="s">
         <v>3</v>
       </c>
-      <c r="DA79" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="80" spans="1:107">
       <c r="F80" s="2"/>
       <c r="I80" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="81" spans="1:107">
       <c r="F81" s="2"/>
       <c r="I81" t="s">
         <v>3</v>
       </c>
+      <c r="DA81" t="s">
+        <v>69</v>
+      </c>
     </row>
     <row r="82" spans="1:107">
       <c r="F82" s="2"/>
       <c r="I82" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="83" spans="1:107">
       <c r="F83" s="2"/>
       <c r="I83" t="s">
         <v>3</v>
       </c>
-      <c r="DA83" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="84" spans="1:107">
       <c r="F84" s="2"/>
       <c r="I84" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="85" spans="1:107">
       <c r="F85" s="2"/>
       <c r="I85" t="s">
         <v>3</v>
       </c>
+      <c r="DA85" t="s">
+        <v>70</v>
+      </c>
     </row>
     <row r="86" spans="1:107">
       <c r="F86" s="2"/>
       <c r="I86" t="s">
         <v>3</v>
       </c>
-      <c r="DA86" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="87" spans="1:107">
       <c r="F87" s="2"/>
       <c r="I87" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="88" spans="1:107">
       <c r="F88" s="2"/>
       <c r="I88" t="s">
         <v>3</v>
+      </c>
+      <c r="DA88" t="s">
+        <v>71</v>
       </c>
     </row>
     <row r="89" spans="1:107">
       <c r="F89" s="2"/>
       <c r="I89" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="90" spans="1:107">
       <c r="F90" s="2"/>
       <c r="I90" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="91" spans="1:107">
       <c r="F91" s="2"/>
       <c r="I91" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="92" spans="1:107">
       <c r="F92" s="2"/>
       <c r="I92" t="s">
         <v>3</v>
       </c>
@@ -7039,51 +7039,51 @@
       <c r="F998" s="2"/>
       <c r="I998" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="999" spans="1:107">
       <c r="F999" s="2"/>
       <c r="I999" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="1000" spans="1:107">
       <c r="F1000" s="2"/>
       <c r="I1000" t="s">
         <v>3</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:CZ1"/>
     <mergeCell ref="A3:CZ3"/>
   </mergeCells>
   <dataValidations count="3">
     <dataValidation type="list" errorStyle="information" operator="between" allowBlank="0" showDropDown="0" showInputMessage="0" showErrorMessage="1" errorTitle="Input error" error="Value is not in list" promptTitle="Pick from list" prompt="Please pick a value from the drop-down list" sqref="B5:B1000">
-      <formula1>'Worksheet'!$DA$1:$DA$86</formula1>
+      <formula1>'Worksheet'!$DA$1:$DA$88</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="information" operator="between" allowBlank="0" showDropDown="0" showInputMessage="0" showErrorMessage="1" errorTitle="Input error" error="Value is not in list" promptTitle="Pick from list" prompt="Please pick a value from the drop-down list" sqref="E5:E1000">
       <formula1>'Worksheet'!$DB$1:$DB$3</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="information" operator="between" allowBlank="0" showDropDown="0" showInputMessage="0" showErrorMessage="1" errorTitle="Input error" error="Value is not in list" promptTitle="Pick from list" prompt="Please pick a value from the drop-down list" sqref="I5:I1000">
       <formula1>'Worksheet'!$DC$1:$DC$2</formula1>
     </dataValidation>
   </dataValidations>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>