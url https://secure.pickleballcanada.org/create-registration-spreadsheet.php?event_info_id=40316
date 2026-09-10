--- v0 (2026-03-14)
+++ v1 (2026-09-10)
@@ -9,51 +9,51 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="575">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="585">
   <si>
     <t>NOTE: DO NOT MODIFY THE HIDDEN DATA IN ROW #2 OR IT WILL FAIL TO LOAD.</t>
   </si>
   <si>
     <t>Male</t>
   </si>
   <si>
     <t>New Brunswick</t>
   </si>
   <si>
     <t>Canada</t>
   </si>
   <si>
     <t>New to the Game Beginner (Never played before or have tried a few times)</t>
   </si>
   <si>
     <t>Mobile</t>
   </si>
   <si>
     <t>Yes</t>
   </si>
   <si>
     <t>Abbotsford Pickleball Association</t>
   </si>
   <si>
@@ -299,1335 +299,1365 @@
   <si>
     <t>Battlefords Pickleball Club</t>
   </si>
   <si>
     <t>Word of Mouth</t>
   </si>
   <si>
     <t>Manitoba</t>
   </si>
   <si>
     <t>Anguilla</t>
   </si>
   <si>
     <t>Bonnyville Pickleball Club</t>
   </si>
   <si>
     <t>Past Participant</t>
   </si>
   <si>
     <t>Saskatchewan</t>
   </si>
   <si>
     <t>Albania</t>
   </si>
   <si>
+    <t>Bowen Island Pickleball Society (BIPS)</t>
+  </si>
+  <si>
+    <t>Yukon</t>
+  </si>
+  <si>
+    <t>Armenia</t>
+  </si>
+  <si>
     <t>Broadview Pickleball Club</t>
   </si>
   <si>
-    <t>Yukon</t>
-[...2 lines deleted...]
-    <t>Armenia</t>
+    <t>Northwest Territories</t>
+  </si>
+  <si>
+    <t>Angola</t>
   </si>
   <si>
     <t>Bulkley Valley Pickleball Club</t>
   </si>
   <si>
-    <t>Northwest Territories</t>
-[...2 lines deleted...]
-    <t>Angola</t>
+    <t>Alberta</t>
+  </si>
+  <si>
+    <t>Antarctica</t>
   </si>
   <si>
     <t>Burnaby and Area Pickleball Association</t>
   </si>
   <si>
-    <t>Alberta</t>
-[...2 lines deleted...]
-    <t>Antarctica</t>
+    <t>British Columbia</t>
+  </si>
+  <si>
+    <t>Argentina</t>
   </si>
   <si>
     <t>Calgary Pickleball Club</t>
   </si>
   <si>
-    <t>British Columbia</t>
-[...2 lines deleted...]
-    <t>Argentina</t>
+    <t>Nunavut</t>
+  </si>
+  <si>
+    <t>American Samoa</t>
   </si>
   <si>
     <t>Campbell River Pickleball Association</t>
   </si>
   <si>
-    <t>Nunavut</t>
-[...2 lines deleted...]
-    <t>American Samoa</t>
+    <t>Alabama</t>
+  </si>
+  <si>
+    <t>Austria</t>
   </si>
   <si>
     <t>Camrose Pickleball Club</t>
   </si>
   <si>
-    <t>Alabama</t>
-[...2 lines deleted...]
-    <t>Austria</t>
+    <t>Alaska</t>
+  </si>
+  <si>
+    <t>Australia</t>
   </si>
   <si>
     <t>Candle Lake Pickleball Club</t>
   </si>
   <si>
-    <t>Alaska</t>
-[...2 lines deleted...]
-    <t>Australia</t>
+    <t>Arizona</t>
+  </si>
+  <si>
+    <t>Aruba</t>
   </si>
   <si>
     <t>Carstairs Pickleball Club</t>
   </si>
   <si>
-    <t>Arizona</t>
-[...2 lines deleted...]
-    <t>Aruba</t>
+    <t>Arkansas</t>
+  </si>
+  <si>
+    <t>&amp;Aring;land</t>
   </si>
   <si>
     <t>Chestermere Pickleball Club</t>
   </si>
   <si>
-    <t>Arkansas</t>
-[...2 lines deleted...]
-    <t>&amp;Aring;land</t>
+    <t>California</t>
+  </si>
+  <si>
+    <t>Azerbaijan</t>
   </si>
   <si>
     <t>Chilliwack Pickleball Club</t>
   </si>
   <si>
-    <t>California</t>
-[...2 lines deleted...]
-    <t>Azerbaijan</t>
+    <t>Colorado</t>
+  </si>
+  <si>
+    <t>Bosnia and Herzegovina</t>
   </si>
   <si>
     <t>Christina Lake Pickleball Club</t>
   </si>
   <si>
-    <t>Colorado</t>
-[...2 lines deleted...]
-    <t>Bosnia and Herzegovina</t>
+    <t>Connecticut</t>
+  </si>
+  <si>
+    <t>Barbados</t>
   </si>
   <si>
     <t>Coaldale Pickleball Club</t>
   </si>
   <si>
-    <t>Connecticut</t>
-[...2 lines deleted...]
-    <t>Barbados</t>
+    <t>Delaware</t>
+  </si>
+  <si>
+    <t>Bangladesh</t>
   </si>
   <si>
     <t>Cochrane Indoor Pickleball Association</t>
   </si>
   <si>
-    <t>Delaware</t>
-[...2 lines deleted...]
-    <t>Bangladesh</t>
+    <t>Florida</t>
+  </si>
+  <si>
+    <t>Belgium</t>
   </si>
   <si>
     <t>Cochrane Pickleball Club</t>
   </si>
   <si>
-    <t>Florida</t>
-[...2 lines deleted...]
-    <t>Belgium</t>
+    <t>Georgia</t>
+  </si>
+  <si>
+    <t>Burkina Faso</t>
   </si>
   <si>
     <t>Cold Lake Pickleball Club</t>
   </si>
   <si>
-    <t>Georgia</t>
-[...2 lines deleted...]
-    <t>Burkina Faso</t>
+    <t>Hawaii</t>
+  </si>
+  <si>
+    <t>Bulgaria</t>
   </si>
   <si>
     <t>Columbia Valley Indoor Pickleball Association</t>
   </si>
   <si>
-    <t>Hawaii</t>
-[...2 lines deleted...]
-    <t>Bulgaria</t>
+    <t>Idaho</t>
+  </si>
+  <si>
+    <t>Bahrain</t>
   </si>
   <si>
     <t>Comox Valley Pickleball Association</t>
   </si>
   <si>
-    <t>Idaho</t>
-[...2 lines deleted...]
-    <t>Bahrain</t>
+    <t>Illinois</t>
+  </si>
+  <si>
+    <t>Burundi</t>
   </si>
   <si>
     <t>Cortes Island Pickleball Club</t>
   </si>
   <si>
-    <t>Illinois</t>
-[...2 lines deleted...]
-    <t>Burundi</t>
+    <t>Indiana</t>
+  </si>
+  <si>
+    <t>Benin</t>
   </si>
   <si>
     <t>Coteau Beach Pickleball Club</t>
   </si>
   <si>
-    <t>Indiana</t>
-[...2 lines deleted...]
-    <t>Benin</t>
+    <t>Iowa</t>
+  </si>
+  <si>
+    <t>Saint BarthÈlemy</t>
   </si>
   <si>
     <t>Cowichan Lake Pickleball Club</t>
   </si>
   <si>
-    <t>Iowa</t>
-[...2 lines deleted...]
-    <t>Saint BarthÈlemy</t>
+    <t>Kansas</t>
+  </si>
+  <si>
+    <t>Bermuda</t>
   </si>
   <si>
     <t>Cranbrook Pickleball Club</t>
   </si>
   <si>
-    <t>Kansas</t>
-[...2 lines deleted...]
-    <t>Bermuda</t>
+    <t>Kentucky</t>
+  </si>
+  <si>
+    <t>Brunei</t>
   </si>
   <si>
     <t>Crooked Lake Pickleball Club</t>
   </si>
   <si>
-    <t>Kentucky</t>
-[...2 lines deleted...]
-    <t>Brunei</t>
+    <t>Louisiana</t>
+  </si>
+  <si>
+    <t>Bolivia</t>
   </si>
   <si>
     <t>Dawson Creek Pickleball Club</t>
   </si>
   <si>
-    <t>Louisiana</t>
-[...2 lines deleted...]
-    <t>Bolivia</t>
+    <t>Maine</t>
+  </si>
+  <si>
+    <t>Bonaire</t>
   </si>
   <si>
     <t>Deaf Pickleball Club - BC</t>
   </si>
   <si>
-    <t>Maine</t>
-[...2 lines deleted...]
-    <t>Bonaire</t>
+    <t>Maryland</t>
+  </si>
+  <si>
+    <t>Brazil</t>
   </si>
   <si>
     <t>Delta Pickleball Association</t>
   </si>
   <si>
-    <t>Maryland</t>
-[...2 lines deleted...]
-    <t>Brazil</t>
+    <t>Massachusetts</t>
+  </si>
+  <si>
+    <t>Bahamas</t>
   </si>
   <si>
     <t>Denman Island Pickleball Club</t>
   </si>
   <si>
-    <t>Massachusetts</t>
-[...2 lines deleted...]
-    <t>Bahamas</t>
+    <t>Michigan</t>
+  </si>
+  <si>
+    <t>Bhutan</t>
   </si>
   <si>
     <t>Desert Pickleball Club</t>
   </si>
   <si>
-    <t>Michigan</t>
-[...2 lines deleted...]
-    <t>Bhutan</t>
+    <t>Minnesota</t>
+  </si>
+  <si>
+    <t>Bouvet Island</t>
   </si>
   <si>
     <t>Didsbury and District Pickleball Club</t>
   </si>
   <si>
-    <t>Minnesota</t>
-[...2 lines deleted...]
-    <t>Bouvet Island</t>
+    <t>Mississippi</t>
+  </si>
+  <si>
+    <t>Botswana</t>
   </si>
   <si>
     <t>Douglas Park Pickleball - (Langley)</t>
   </si>
   <si>
-    <t>Mississippi</t>
-[...2 lines deleted...]
-    <t>Botswana</t>
+    <t>Missouri</t>
+  </si>
+  <si>
+    <t>Belarus</t>
   </si>
   <si>
     <t>Drayton Valley Pickleball Club</t>
   </si>
   <si>
-    <t>Missouri</t>
-[...2 lines deleted...]
-    <t>Belarus</t>
+    <t>Montana</t>
+  </si>
+  <si>
+    <t>Belize</t>
   </si>
   <si>
     <t>Drayton Valley Senior Pickleball Club</t>
   </si>
   <si>
-    <t>Montana</t>
-[...2 lines deleted...]
-    <t>Belize</t>
+    <t>Nebraska</t>
+  </si>
+  <si>
+    <t>Cocos [Keeling] Islands</t>
   </si>
   <si>
     <t>Drumheller Pickleball Club</t>
   </si>
   <si>
-    <t>Nebraska</t>
-[...2 lines deleted...]
-    <t>Cocos [Keeling] Islands</t>
+    <t>Nevada</t>
+  </si>
+  <si>
+    <t>Democratic Republic of the Congo</t>
   </si>
   <si>
     <t>East Rocky View Pickleball Club</t>
   </si>
   <si>
-    <t>Nevada</t>
-[...2 lines deleted...]
-    <t>Democratic Republic of the Congo</t>
+    <t>New Hampshire</t>
+  </si>
+  <si>
+    <t>Central African Republic</t>
   </si>
   <si>
     <t>Edmonton Pickleball Club</t>
   </si>
   <si>
-    <t>New Hampshire</t>
-[...2 lines deleted...]
-    <t>Central African Republic</t>
+    <t>New Jersey</t>
+  </si>
+  <si>
+    <t>Republic of the Congo</t>
   </si>
   <si>
     <t>Edson Pickleball Club</t>
   </si>
   <si>
-    <t>New Jersey</t>
-[...2 lines deleted...]
-    <t>Republic of the Congo</t>
+    <t>New Mexico</t>
+  </si>
+  <si>
+    <t>Switzerland</t>
   </si>
   <si>
     <t>Elk Point Pickleball Club</t>
   </si>
   <si>
-    <t>New Mexico</t>
-[...2 lines deleted...]
-    <t>Switzerland</t>
+    <t>New York</t>
+  </si>
+  <si>
+    <t>Ivory Coast</t>
   </si>
   <si>
     <t>Estevan Pickleball Club</t>
   </si>
   <si>
-    <t>New York</t>
-[...2 lines deleted...]
-    <t>Ivory Coast</t>
+    <t>North Carolina</t>
+  </si>
+  <si>
+    <t>Cook Islands</t>
   </si>
   <si>
     <t>Fort Pickleball Club</t>
   </si>
   <si>
-    <t>North Carolina</t>
-[...2 lines deleted...]
-    <t>Cook Islands</t>
+    <t>North Dakota</t>
+  </si>
+  <si>
+    <t>Chile</t>
   </si>
   <si>
     <t>Fort Saskatchewan Pickleball Association</t>
   </si>
   <si>
-    <t>North Dakota</t>
-[...2 lines deleted...]
-    <t>Chile</t>
+    <t>Ohio</t>
+  </si>
+  <si>
+    <t>Cameroon</t>
   </si>
   <si>
     <t>Fraser Valley Pickleball</t>
   </si>
   <si>
-    <t>Ohio</t>
-[...2 lines deleted...]
-    <t>Cameroon</t>
+    <t>Oklahoma</t>
+  </si>
+  <si>
+    <t>China</t>
   </si>
   <si>
     <t>Funky Bounce Pickleball West Kelowna</t>
   </si>
   <si>
-    <t>Oklahoma</t>
-[...2 lines deleted...]
-    <t>China</t>
+    <t>Oregon</t>
+  </si>
+  <si>
+    <t>Colombia</t>
+  </si>
+  <si>
+    <t>Gabriola Pickleball Club (GPC)</t>
+  </si>
+  <si>
+    <t>Pennsylvania</t>
+  </si>
+  <si>
+    <t>Costa Rica</t>
   </si>
   <si>
     <t>Glenayre Pickleball Club</t>
   </si>
   <si>
-    <t>Oregon</t>
-[...2 lines deleted...]
-    <t>Colombia</t>
+    <t>Rhode Island</t>
+  </si>
+  <si>
+    <t>Cuba</t>
   </si>
   <si>
     <t>GLOBAL INDOOR Pickleball Club (Kelowna)</t>
   </si>
   <si>
-    <t>Pennsylvania</t>
-[...2 lines deleted...]
-    <t>Costa Rica</t>
+    <t>South Carolina</t>
+  </si>
+  <si>
+    <t>Cape Verde</t>
   </si>
   <si>
     <t>Golden Ears Pickleball</t>
   </si>
   <si>
-    <t>Rhode Island</t>
-[...2 lines deleted...]
-    <t>Cuba</t>
+    <t>South Dakota</t>
+  </si>
+  <si>
+    <t>Curacao</t>
   </si>
   <si>
     <t>Golden Pickleball Club</t>
   </si>
   <si>
-    <t>South Carolina</t>
-[...2 lines deleted...]
-    <t>Cape Verde</t>
+    <t>Tennessee</t>
+  </si>
+  <si>
+    <t>Christmas Island</t>
   </si>
   <si>
     <t>Grande Prairie Pickleball Club</t>
   </si>
   <si>
-    <t>South Dakota</t>
-[...2 lines deleted...]
-    <t>Curacao</t>
+    <t>Texas</t>
+  </si>
+  <si>
+    <t>Cyprus</t>
   </si>
   <si>
     <t>Heavy Dinkers Pickleball Club - Surrey</t>
   </si>
   <si>
-    <t>Tennessee</t>
-[...2 lines deleted...]
-    <t>Christmas Island</t>
+    <t>Utah</t>
+  </si>
+  <si>
+    <t>Czech Republic</t>
   </si>
   <si>
     <t>Hekate’s Retreat Pickleball Club</t>
   </si>
   <si>
-    <t>Texas</t>
-[...2 lines deleted...]
-    <t>Cyprus</t>
+    <t>Vermont</t>
+  </si>
+  <si>
+    <t>Germany</t>
   </si>
   <si>
     <t>High River Pickleball Club</t>
   </si>
   <si>
-    <t>Utah</t>
-[...2 lines deleted...]
-    <t>Czech Republic</t>
+    <t>Virginia</t>
+  </si>
+  <si>
+    <t>Djibouti</t>
   </si>
   <si>
     <t>Hinton Pickleball Club</t>
   </si>
   <si>
-    <t>Vermont</t>
-[...2 lines deleted...]
-    <t>Germany</t>
+    <t>Washington</t>
+  </si>
+  <si>
+    <t>Denmark</t>
   </si>
   <si>
     <t>Hitchcock Bay Pickleball Club</t>
   </si>
   <si>
-    <t>Virginia</t>
-[...2 lines deleted...]
-    <t>Djibouti</t>
+    <t>West Virginia</t>
+  </si>
+  <si>
+    <t>Dominica</t>
   </si>
   <si>
     <t>Hollyburn Country Club - Pickleball</t>
   </si>
   <si>
-    <t>Washington</t>
-[...2 lines deleted...]
-    <t>Denmark</t>
+    <t>Wisconsin</t>
+  </si>
+  <si>
+    <t>Dominican Republic</t>
   </si>
   <si>
     <t>Horsefly Pickleball Club</t>
   </si>
   <si>
-    <t>West Virginia</t>
-[...2 lines deleted...]
-    <t>Dominica</t>
+    <t>Wyoming</t>
+  </si>
+  <si>
+    <t>Algeria</t>
   </si>
   <si>
     <t>Hudson Bay Pickleball Club</t>
   </si>
   <si>
-    <t>Wisconsin</t>
-[...2 lines deleted...]
-    <t>Dominican Republic</t>
+    <t>Ecuador</t>
+  </si>
+  <si>
+    <t>Inclusive Place of Pickleball (IPOP) Association</t>
+  </si>
+  <si>
+    <t>Estonia</t>
   </si>
   <si>
     <t>Interlakes Pickleball Program</t>
   </si>
   <si>
-    <t>Wyoming</t>
-[...2 lines deleted...]
-    <t>Algeria</t>
+    <t>Egypt</t>
   </si>
   <si>
     <t>Invermere Pickleball Club</t>
   </si>
   <si>
-    <t>Ecuador</t>
+    <t>Western Sahara</t>
   </si>
   <si>
     <t>Ituna Pickleball Club</t>
   </si>
   <si>
-    <t>Estonia</t>
+    <t>Eritrea</t>
   </si>
   <si>
     <t>Kamloops Pickleball Club</t>
   </si>
   <si>
-    <t>Egypt</t>
+    <t>Spain</t>
   </si>
   <si>
     <t>Keremeos Pickleball Club</t>
   </si>
   <si>
-    <t>Western Sahara</t>
+    <t>Ethiopia</t>
   </si>
   <si>
     <t>Kimberley Pickleball Club</t>
   </si>
   <si>
-    <t>Eritrea</t>
+    <t>Finland</t>
   </si>
   <si>
     <t>Lacombe Pickleball Club</t>
   </si>
   <si>
-    <t>Spain</t>
+    <t>Fiji</t>
   </si>
   <si>
     <t>Lake Country Pickleball Club</t>
   </si>
   <si>
-    <t>Ethiopia</t>
+    <t>Falkland Islands</t>
   </si>
   <si>
     <t>Last Mountain Pickleball Club</t>
   </si>
   <si>
-    <t>Finland</t>
+    <t>Micronesia</t>
+  </si>
+  <si>
+    <t>Lemberg Pickleball Club</t>
+  </si>
+  <si>
+    <t>Faroe Islands</t>
   </si>
   <si>
     <t>Lethbridge Pickleball Club</t>
   </si>
   <si>
-    <t>Fiji</t>
+    <t>France</t>
   </si>
   <si>
     <t>Lighthouse Mixed Picklers</t>
   </si>
   <si>
-    <t>Falkland Islands</t>
+    <t>Gabon</t>
   </si>
   <si>
     <t>Lloydminster Pickleball Club</t>
   </si>
   <si>
-    <t>Micronesia</t>
+    <t>United Kingdom</t>
   </si>
   <si>
     <t>Maple Creek Pickleball Club</t>
   </si>
   <si>
-    <t>Faroe Islands</t>
+    <t>Grenada</t>
   </si>
   <si>
     <t>Mayne Island Pickleball</t>
   </si>
   <si>
-    <t>France</t>
+    <t>Meadow Lake Pickleball Club</t>
+  </si>
+  <si>
+    <t>French Guiana</t>
   </si>
   <si>
     <t>Medicine Hat Pickleball Club</t>
   </si>
   <si>
-    <t>Gabon</t>
+    <t>Guernsey</t>
   </si>
   <si>
     <t>Merritt Pickleball Club</t>
   </si>
   <si>
-    <t>United Kingdom</t>
+    <t>Ghana</t>
   </si>
   <si>
     <t>Metchosin Pickleball Club</t>
   </si>
   <si>
-    <t>Grenada</t>
+    <t>Gibraltar</t>
   </si>
   <si>
     <t>Midway Pickleball Club</t>
   </si>
   <si>
+    <t>Greenland</t>
+  </si>
+  <si>
     <t>Mighty Peace Pickleball Club</t>
   </si>
   <si>
-    <t>French Guiana</t>
+    <t>Gambia</t>
   </si>
   <si>
     <t>Mission Pickleball Club</t>
   </si>
   <si>
-    <t>Guernsey</t>
+    <t>Guinea</t>
   </si>
   <si>
     <t>Moosomin Pickleball Club</t>
   </si>
   <si>
-    <t>Ghana</t>
+    <t>Guadeloupe</t>
   </si>
   <si>
     <t>Mountainside Pickleball League</t>
   </si>
   <si>
-    <t>Gibraltar</t>
+    <t>Equatorial Guinea</t>
   </si>
   <si>
     <t>Nanaimo Pickleball Club</t>
   </si>
   <si>
-    <t>Greenland</t>
+    <t>Greece</t>
   </si>
   <si>
     <t>Nanoose Bay Pickleball Club</t>
   </si>
   <si>
-    <t>Gambia</t>
+    <t>South Georgia and the South Sandwich Islands</t>
   </si>
   <si>
     <t>Naramata Pickleball Club</t>
   </si>
   <si>
-    <t>Guinea</t>
+    <t>Guatemala</t>
   </si>
   <si>
     <t>Nelson Pickleball Club</t>
   </si>
   <si>
-    <t>Guadeloupe</t>
+    <t>Guam</t>
   </si>
   <si>
     <t>New West Pickleball Club</t>
   </si>
   <si>
-    <t>Equatorial Guinea</t>
+    <t>Guinea-Bissau</t>
   </si>
   <si>
     <t>Norquay Pickleball Association</t>
   </si>
   <si>
-    <t>Greece</t>
+    <t>Guyana</t>
   </si>
   <si>
     <t>North Shore Pickleball Club</t>
   </si>
   <si>
-    <t>South Georgia and the South Sandwich Islands</t>
+    <t>Hong Kong</t>
   </si>
   <si>
     <t>North Shore Winter Club</t>
   </si>
   <si>
-    <t>Guatemala</t>
+    <t>Heard Island and McDonald Islands</t>
   </si>
   <si>
     <t>North Shuswap Pickleball Club</t>
   </si>
   <si>
-    <t>Guam</t>
+    <t>Honduras</t>
   </si>
   <si>
     <t>Northern Lights Pickleball Club</t>
   </si>
   <si>
-    <t>Guinea-Bissau</t>
+    <t>Croatia</t>
+  </si>
+  <si>
+    <t>Okanagan Pickleball Playground Association</t>
+  </si>
+  <si>
+    <t>Haiti</t>
   </si>
   <si>
     <t>Okotoks Pickleball Club</t>
   </si>
   <si>
-    <t>Guyana</t>
+    <t>Hungary</t>
   </si>
   <si>
     <t>Olds Pickleball Club</t>
   </si>
   <si>
-    <t>Hong Kong</t>
+    <t>Indonesia</t>
   </si>
   <si>
     <t>Oliver Pickleball Club</t>
   </si>
   <si>
-    <t>Heard Island and McDonald Islands</t>
+    <t>Ireland</t>
   </si>
   <si>
     <t>OPC Oceanside Pickleball Club</t>
   </si>
   <si>
-    <t>Honduras</t>
+    <t>Israel</t>
   </si>
   <si>
     <t>Oxbow Pickleball</t>
   </si>
   <si>
-    <t>Croatia</t>
+    <t>Isle of Man</t>
   </si>
   <si>
     <t>PA Picklers Association</t>
   </si>
   <si>
-    <t>Haiti</t>
+    <t>India</t>
   </si>
   <si>
     <t>Parkland Pickleheads</t>
   </si>
   <si>
-    <t>Hungary</t>
+    <t>British Indian Ocean Territory</t>
   </si>
   <si>
     <t>Parksville Oceanside Pickleball Society</t>
   </si>
   <si>
-    <t>Indonesia</t>
+    <t>Iraq</t>
   </si>
   <si>
     <t>Peace Country Pickleball Association</t>
   </si>
   <si>
-    <t>Ireland</t>
+    <t>Iran</t>
   </si>
   <si>
     <t>Peach City Indoor Pickleball Club</t>
   </si>
   <si>
-    <t>Israel</t>
+    <t>Iceland</t>
   </si>
   <si>
     <t>Peachland Pickleball Club</t>
   </si>
   <si>
-    <t>Isle of Man</t>
+    <t>Italy</t>
   </si>
   <si>
     <t>Peninsula Community Pickleball Club</t>
   </si>
   <si>
-    <t>India</t>
+    <t>Jersey</t>
   </si>
   <si>
     <t>Penticton Pickleball Club</t>
   </si>
   <si>
-    <t>British Indian Ocean Territory</t>
+    <t>Jamaica</t>
   </si>
   <si>
     <t>Pickle  Lites</t>
   </si>
   <si>
-    <t>Iraq</t>
+    <t>Jordan</t>
   </si>
   <si>
     <t>Pickleball Bella Coola</t>
   </si>
   <si>
-    <t>Iran</t>
+    <t>Japan</t>
   </si>
   <si>
     <t>Pickleball Fernie</t>
   </si>
   <si>
-    <t>Iceland</t>
+    <t>Kenya</t>
   </si>
   <si>
     <t>Pickleball Kelowna Club</t>
   </si>
   <si>
-    <t>Italy</t>
+    <t>Kyrgyzstan</t>
   </si>
   <si>
     <t>Pickleball Lac Pelletier</t>
   </si>
   <si>
-    <t>Jersey</t>
+    <t>Cambodia</t>
   </si>
   <si>
     <t>Pickleball Melville</t>
   </si>
   <si>
-    <t>Jamaica</t>
+    <t>Kiribati</t>
   </si>
   <si>
     <t>Pickleball Moose Jaw Inc.</t>
   </si>
   <si>
-    <t>Jordan</t>
+    <t>Comoros</t>
   </si>
   <si>
     <t>Pickleball Parkland</t>
   </si>
   <si>
-    <t>Japan</t>
+    <t>Saint Kitts and Nevis</t>
   </si>
   <si>
     <t>Pickleball Regina Inc.</t>
   </si>
   <si>
-    <t>Kenya</t>
+    <t>North Korea</t>
   </si>
   <si>
     <t>Pickleball Southey</t>
   </si>
   <si>
-    <t>Kyrgyzstan</t>
+    <t>South Korea</t>
   </si>
   <si>
     <t>Pickleball Squamish</t>
   </si>
   <si>
-    <t>Cambodia</t>
+    <t>Kuwait</t>
   </si>
   <si>
     <t>Pickleball Weyburn</t>
   </si>
   <si>
-    <t>Kiribati</t>
+    <t>Cayman Islands</t>
   </si>
   <si>
     <t>Pickleball Yorkton</t>
   </si>
   <si>
-    <t>Comoros</t>
+    <t>Kazakhstan</t>
   </si>
   <si>
     <t>Picklepals Club Wetaskiwin</t>
   </si>
   <si>
-    <t>Saint Kitts and Nevis</t>
+    <t>Laos</t>
   </si>
   <si>
     <t>Pincher Creek Pickleball Society</t>
   </si>
   <si>
-    <t>North Korea</t>
+    <t>Lebanon</t>
   </si>
   <si>
     <t>PoCoMo Pickleball Club</t>
   </si>
   <si>
-    <t>South Korea</t>
+    <t>Saint Lucia</t>
   </si>
   <si>
     <t>Ponoka Picklers</t>
   </si>
   <si>
-    <t>Kuwait</t>
+    <t>Liechtenstein</t>
   </si>
   <si>
     <t>Port Hardy Pickleball</t>
   </si>
   <si>
-    <t>Cayman Islands</t>
+    <t>Sri Lanka</t>
   </si>
   <si>
     <t>Port McNeill Pickleball Club</t>
   </si>
   <si>
-    <t>Kazakhstan</t>
+    <t>Liberia</t>
   </si>
   <si>
     <t>Preeceville Pickleball Club</t>
   </si>
   <si>
-    <t>Laos</t>
+    <t>Lesotho</t>
   </si>
   <si>
     <t>Prince Albert Pickleball Club</t>
   </si>
   <si>
-    <t>Lebanon</t>
+    <t>Lithuania</t>
   </si>
   <si>
     <t>Prince George Tennis and Pickleball Club</t>
   </si>
   <si>
-    <t>Saint Lucia</t>
+    <t>Luxembourg</t>
+  </si>
+  <si>
+    <t>Prince Rupert Pickleball Society</t>
+  </si>
+  <si>
+    <t>Latvia</t>
   </si>
   <si>
     <t>Princeton Pickleball Association</t>
   </si>
   <si>
-    <t>Liechtenstein</t>
+    <t>Libya</t>
   </si>
   <si>
     <t>qathet Pickleball Association -Powell River</t>
   </si>
   <si>
-    <t>Sri Lanka</t>
+    <t>Morocco</t>
   </si>
   <si>
     <t>Qualicum Beach Pickleball Club</t>
   </si>
   <si>
-    <t>Liberia</t>
+    <t>Monaco</t>
   </si>
   <si>
     <t>Quesnel Pickleball Club</t>
   </si>
   <si>
-    <t>Lesotho</t>
+    <t>Moldova</t>
   </si>
   <si>
     <t>Red Deer Pickleball Club</t>
   </si>
   <si>
-    <t>Lithuania</t>
+    <t>Montenegro</t>
   </si>
   <si>
     <t>Revelstoke Pickleball Club - Get Stoked</t>
   </si>
   <si>
-    <t>Luxembourg</t>
+    <t>Saint Martin</t>
   </si>
   <si>
     <t>Richmond BC Pickleball Association</t>
   </si>
   <si>
-    <t>Latvia</t>
+    <t>Madagascar</t>
   </si>
   <si>
     <t>Rocky Mountain House Pickleball Club</t>
   </si>
   <si>
-    <t>Libya</t>
+    <t>Marshall Islands</t>
   </si>
   <si>
     <t>Rockyford Pickleball Club</t>
   </si>
   <si>
-    <t>Morocco</t>
+    <t>Macedonia</t>
   </si>
   <si>
     <t>Rosthern Pickleball Club</t>
   </si>
   <si>
-    <t>Monaco</t>
+    <t>Mali</t>
   </si>
   <si>
     <t>Saanich Peninsula Pickleball Association</t>
   </si>
   <si>
-    <t>Moldova</t>
+    <t>Myanmar [Burma]</t>
   </si>
   <si>
     <t>Salmon Arm Pickleball Club</t>
   </si>
   <si>
-    <t>Montenegro</t>
+    <t>Mongolia</t>
   </si>
   <si>
     <t>Saskatoon Pickleball Inc.</t>
   </si>
   <si>
-    <t>Saint Martin</t>
+    <t>Macao</t>
   </si>
   <si>
     <t>Sea to Sky Pickleball</t>
   </si>
   <si>
-    <t>Madagascar</t>
+    <t>Northern Mariana Islands</t>
   </si>
   <si>
     <t>Seba Pickleball And Tennis Association (SPATA)</t>
   </si>
   <si>
-    <t>Marshall Islands</t>
+    <t>Martinique</t>
   </si>
   <si>
     <t>Shawnigan Lake Pickleball Club</t>
   </si>
   <si>
-    <t>Macedonia</t>
+    <t>Mauritania</t>
   </si>
   <si>
     <t>Shellbrook Boreas Pickleball</t>
   </si>
   <si>
-    <t>Mali</t>
+    <t>Montserrat</t>
   </si>
   <si>
     <t>Shellbrook Pickleball Club</t>
   </si>
   <si>
-    <t>Myanmar [Burma]</t>
+    <t>Malta</t>
   </si>
   <si>
     <t>Shuswap Lake Estates Pickleball</t>
   </si>
   <si>
-    <t>Mongolia</t>
+    <t>Mauritius</t>
   </si>
   <si>
     <t>Sicamous Pickleball Club</t>
   </si>
   <si>
-    <t>Macao</t>
+    <t>Maldives</t>
   </si>
   <si>
     <t>Sooke Pickleball Club</t>
   </si>
   <si>
-    <t>Northern Mariana Islands</t>
+    <t>Malawi</t>
   </si>
   <si>
     <t>Sorrento Pickleball Club</t>
   </si>
   <si>
-    <t>Martinique</t>
+    <t>Mexico</t>
   </si>
   <si>
     <t>South Cariboo Pickleball Association</t>
   </si>
   <si>
-    <t>Mauritania</t>
+    <t>Malaysia</t>
   </si>
   <si>
     <t>South Cowichan Pickleball Club</t>
   </si>
   <si>
-    <t>Montserrat</t>
+    <t>Mozambique</t>
   </si>
   <si>
     <t>South Okanagan Youth Pickleball Association (SOYPA)</t>
   </si>
   <si>
-    <t>Malta</t>
+    <t>Namibia</t>
   </si>
   <si>
     <t>St. Albert Pickleball Club</t>
   </si>
   <si>
-    <t>Mauritius</t>
+    <t>New Caledonia</t>
   </si>
   <si>
     <t>St. Paul AB Pickleball Club</t>
   </si>
   <si>
-    <t>Maldives</t>
+    <t>Niger</t>
   </si>
   <si>
     <t>Steamboat Mountain Pickleball Club</t>
   </si>
   <si>
-    <t>Malawi</t>
+    <t>Norfolk Island</t>
   </si>
   <si>
     <t>Strathcona County Pickleball Association</t>
   </si>
   <si>
-    <t>Mexico</t>
+    <t>Nigeria</t>
   </si>
   <si>
     <t>Strathmore Pickleball Club</t>
   </si>
   <si>
-    <t>Malaysia</t>
+    <t>Nicaragua</t>
   </si>
   <si>
     <t>Summerland Pickleball Association</t>
   </si>
   <si>
-    <t>Mozambique</t>
+    <t>Netherlands</t>
   </si>
   <si>
     <t>Sundre Pickleball Association</t>
   </si>
   <si>
-    <t>Namibia</t>
+    <t>Norway</t>
   </si>
   <si>
     <t>Sunshine Coast Pickleball Association</t>
   </si>
   <si>
-    <t>New Caledonia</t>
+    <t>Nepal</t>
   </si>
   <si>
     <t>Surrey Pickleball Club</t>
   </si>
   <si>
-    <t>Niger</t>
+    <t>Nauru</t>
   </si>
   <si>
     <t>Swift Current Pickleball Club</t>
   </si>
   <si>
-    <t>Norfolk Island</t>
+    <t>Niue</t>
   </si>
   <si>
     <t>Sylvan Lake Pickleball Club</t>
   </si>
   <si>
-    <t>Nigeria</t>
+    <t>New Zealand</t>
   </si>
   <si>
     <t>Tees Pickleball Club</t>
   </si>
   <si>
-    <t>Nicaragua</t>
+    <t>Oman</t>
   </si>
   <si>
     <t>Terrace Pickleball Club</t>
   </si>
   <si>
-    <t>Netherlands</t>
+    <t>Panama</t>
+  </si>
+  <si>
+    <t>The Nest Sports Inc</t>
+  </si>
+  <si>
+    <t>Peru</t>
   </si>
   <si>
     <t>Tofino Pickleball Society</t>
   </si>
   <si>
-    <t>Norway</t>
+    <t>French Polynesia</t>
   </si>
   <si>
     <t>Top Spin Pickleball Club</t>
   </si>
   <si>
-    <t>Nepal</t>
+    <t>Papua New Guinea</t>
   </si>
   <si>
     <t>Ucluelet Racquet Sports Club</t>
   </si>
   <si>
-    <t>Nauru</t>
+    <t>Philippines</t>
   </si>
   <si>
     <t>V-Club AB</t>
   </si>
   <si>
-    <t>Niue</t>
+    <t>Pakistan</t>
   </si>
   <si>
     <t>V-Club BC</t>
   </si>
   <si>
-    <t>New Zealand</t>
+    <t>Poland</t>
   </si>
   <si>
     <t>V-Club Good Games</t>
   </si>
   <si>
-    <t>Oman</t>
+    <t>Saint Pierre and Miquelon</t>
   </si>
   <si>
     <t>V-Club SK</t>
   </si>
   <si>
-    <t>Panama</t>
+    <t>Pitcairn Islands</t>
   </si>
   <si>
     <t>Vancouver Island Pickleball Association</t>
   </si>
   <si>
-    <t>Peru</t>
+    <t>Puerto Rico</t>
   </si>
   <si>
     <t>Vancouver Pickleball Association</t>
   </si>
   <si>
-    <t>French Polynesia</t>
+    <t>Palestine</t>
   </si>
   <si>
     <t>Vanderhoof Pickleball</t>
   </si>
   <si>
-    <t>Papua New Guinea</t>
+    <t>Portugal</t>
   </si>
   <si>
     <t>Vernon Pickleball Association</t>
   </si>
   <si>
-    <t>Philippines</t>
+    <t>Palau</t>
+  </si>
+  <si>
+    <t>Victoria Pickleball Center</t>
+  </si>
+  <si>
+    <t>Paraguay</t>
   </si>
   <si>
     <t>Victoria Regional Pickleball Association</t>
   </si>
   <si>
-    <t>Pakistan</t>
+    <t>Qatar</t>
   </si>
   <si>
     <t>Vulcan Pickleball Club</t>
   </si>
   <si>
-    <t>Poland</t>
+    <t>Réunion</t>
   </si>
   <si>
     <t>Warman Pickleball Club</t>
   </si>
   <si>
-    <t>Saint Pierre and Miquelon</t>
+    <t>Romania</t>
   </si>
   <si>
     <t>West Arm Pickleball - Kootenay Lake</t>
   </si>
   <si>
-    <t>Pitcairn Islands</t>
+    <t>Serbia</t>
   </si>
   <si>
     <t>West Kelowna Pickleball Club</t>
   </si>
   <si>
-    <t>Puerto Rico</t>
+    <t>Russia</t>
   </si>
   <si>
     <t>Westlock Pickleball Society</t>
   </si>
   <si>
-    <t>Palestine</t>
+    <t>Rwanda</t>
   </si>
   <si>
     <t>Whistler Pickleball Association</t>
   </si>
   <si>
-    <t>Portugal</t>
+    <t>Saudi Arabia</t>
   </si>
   <si>
     <t>White City Emerald Park Pickleball Club</t>
   </si>
   <si>
-    <t>Palau</t>
+    <t>Solomon Islands</t>
   </si>
   <si>
     <t>White Rock Pickleball Association</t>
   </si>
   <si>
-    <t>Paraguay</t>
+    <t>Seychelles</t>
   </si>
   <si>
     <t>Whitewood Pickleball Club</t>
   </si>
   <si>
-    <t>Qatar</t>
+    <t>Sudan</t>
   </si>
   <si>
     <t>Williams Lake Pickleball Club (Society)</t>
   </si>
   <si>
-    <t>Réunion</t>
+    <t>Sweden</t>
   </si>
   <si>
     <t>Wynyard Pickleball Club</t>
   </si>
   <si>
-    <t>Romania</t>
+    <t>Singapore</t>
   </si>
   <si>
     <t>Yellowhead West Pickleball Club</t>
   </si>
   <si>
-    <t>Serbia</t>
-[...25 lines deleted...]
-  <si>
     <t>Saint Helena</t>
+  </si>
+  <si>
+    <t>YLW Pickleball Kelowna</t>
   </si>
   <si>
     <t>Slovenia</t>
   </si>
   <si>
     <t>Svalbard and Jan Mayen</t>
   </si>
   <si>
     <t>Slovakia</t>
   </si>
   <si>
     <t>Sierra Leone</t>
   </si>
   <si>
     <t>San Marino</t>
   </si>
   <si>
     <t>Senegal</t>
   </si>
   <si>
     <t>Somalia</t>
   </si>
   <si>
     <t>Suriname</t>
   </si>
@@ -5627,757 +5657,787 @@
       <c r="E190" s="2"/>
       <c r="Q190" t="s">
         <v>6</v>
       </c>
       <c r="Y190" t="s">
         <v>6</v>
       </c>
       <c r="DC190" t="s">
         <v>513</v>
       </c>
       <c r="DG190" t="s">
         <v>514</v>
       </c>
     </row>
     <row r="191" spans="1:116">
       <c r="E191" s="2"/>
       <c r="Q191" t="s">
         <v>6</v>
       </c>
       <c r="Y191" t="s">
         <v>6</v>
       </c>
       <c r="DC191" t="s">
         <v>515</v>
       </c>
+      <c r="DG191" t="s">
+        <v>516</v>
+      </c>
     </row>
     <row r="192" spans="1:116">
       <c r="E192" s="2"/>
       <c r="Q192" t="s">
         <v>6</v>
       </c>
       <c r="Y192" t="s">
         <v>6</v>
       </c>
       <c r="DC192" t="s">
-        <v>516</v>
+        <v>517</v>
+      </c>
+      <c r="DG192" t="s">
+        <v>518</v>
       </c>
     </row>
     <row r="193" spans="1:116">
       <c r="E193" s="2"/>
       <c r="Q193" t="s">
         <v>6</v>
       </c>
       <c r="Y193" t="s">
         <v>6</v>
       </c>
       <c r="DC193" t="s">
-        <v>517</v>
+        <v>519</v>
+      </c>
+      <c r="DG193" t="s">
+        <v>520</v>
       </c>
     </row>
     <row r="194" spans="1:116">
       <c r="E194" s="2"/>
       <c r="Q194" t="s">
         <v>6</v>
       </c>
       <c r="Y194" t="s">
         <v>6</v>
       </c>
       <c r="DC194" t="s">
-        <v>518</v>
+        <v>521</v>
+      </c>
+      <c r="DG194" t="s">
+        <v>522</v>
       </c>
     </row>
     <row r="195" spans="1:116">
       <c r="E195" s="2"/>
       <c r="Q195" t="s">
         <v>6</v>
       </c>
       <c r="Y195" t="s">
         <v>6</v>
       </c>
       <c r="DC195" t="s">
-        <v>519</v>
+        <v>523</v>
+      </c>
+      <c r="DG195" t="s">
+        <v>524</v>
       </c>
     </row>
     <row r="196" spans="1:116">
       <c r="E196" s="2"/>
       <c r="Q196" t="s">
         <v>6</v>
       </c>
       <c r="Y196" t="s">
         <v>6</v>
       </c>
       <c r="DC196" t="s">
-        <v>520</v>
+        <v>525</v>
+      </c>
+      <c r="DG196" t="s">
+        <v>526</v>
       </c>
     </row>
     <row r="197" spans="1:116">
       <c r="E197" s="2"/>
       <c r="Q197" t="s">
         <v>6</v>
       </c>
       <c r="Y197" t="s">
         <v>6</v>
       </c>
       <c r="DC197" t="s">
-        <v>521</v>
+        <v>527</v>
+      </c>
+      <c r="DG197" t="s">
+        <v>528</v>
       </c>
     </row>
     <row r="198" spans="1:116">
       <c r="E198" s="2"/>
       <c r="Q198" t="s">
         <v>6</v>
       </c>
       <c r="Y198" t="s">
         <v>6</v>
       </c>
       <c r="DC198" t="s">
-        <v>522</v>
+        <v>529</v>
+      </c>
+      <c r="DG198" t="s">
+        <v>530</v>
       </c>
     </row>
     <row r="199" spans="1:116">
       <c r="E199" s="2"/>
       <c r="Q199" t="s">
         <v>6</v>
       </c>
       <c r="Y199" t="s">
         <v>6</v>
       </c>
       <c r="DC199" t="s">
-        <v>523</v>
+        <v>531</v>
+      </c>
+      <c r="DG199" t="s">
+        <v>532</v>
       </c>
     </row>
     <row r="200" spans="1:116">
       <c r="E200" s="2"/>
       <c r="Q200" t="s">
         <v>6</v>
       </c>
       <c r="Y200" t="s">
         <v>6</v>
       </c>
       <c r="DC200" t="s">
-        <v>524</v>
+        <v>533</v>
+      </c>
+      <c r="DG200" t="s">
+        <v>534</v>
       </c>
     </row>
     <row r="201" spans="1:116">
       <c r="E201" s="2"/>
       <c r="Q201" t="s">
         <v>6</v>
       </c>
       <c r="Y201" t="s">
         <v>6</v>
       </c>
       <c r="DC201" t="s">
-        <v>525</v>
+        <v>535</v>
       </c>
     </row>
     <row r="202" spans="1:116">
       <c r="E202" s="2"/>
       <c r="Q202" t="s">
         <v>6</v>
       </c>
       <c r="Y202" t="s">
         <v>6</v>
       </c>
       <c r="DC202" t="s">
-        <v>526</v>
+        <v>536</v>
       </c>
     </row>
     <row r="203" spans="1:116">
       <c r="E203" s="2"/>
       <c r="Q203" t="s">
         <v>6</v>
       </c>
       <c r="Y203" t="s">
         <v>6</v>
       </c>
       <c r="DC203" t="s">
-        <v>527</v>
+        <v>537</v>
       </c>
     </row>
     <row r="204" spans="1:116">
       <c r="E204" s="2"/>
       <c r="Q204" t="s">
         <v>6</v>
       </c>
       <c r="Y204" t="s">
         <v>6</v>
       </c>
       <c r="DC204" t="s">
-        <v>528</v>
+        <v>538</v>
       </c>
     </row>
     <row r="205" spans="1:116">
       <c r="E205" s="2"/>
       <c r="Q205" t="s">
         <v>6</v>
       </c>
       <c r="Y205" t="s">
         <v>6</v>
       </c>
       <c r="DC205" t="s">
-        <v>529</v>
+        <v>539</v>
       </c>
     </row>
     <row r="206" spans="1:116">
       <c r="E206" s="2"/>
       <c r="Q206" t="s">
         <v>6</v>
       </c>
       <c r="Y206" t="s">
         <v>6</v>
       </c>
       <c r="DC206" t="s">
-        <v>530</v>
+        <v>540</v>
       </c>
     </row>
     <row r="207" spans="1:116">
       <c r="E207" s="2"/>
       <c r="Q207" t="s">
         <v>6</v>
       </c>
       <c r="Y207" t="s">
         <v>6</v>
       </c>
       <c r="DC207" t="s">
-        <v>531</v>
+        <v>541</v>
       </c>
     </row>
     <row r="208" spans="1:116">
       <c r="E208" s="2"/>
       <c r="Q208" t="s">
         <v>6</v>
       </c>
       <c r="Y208" t="s">
         <v>6</v>
       </c>
       <c r="DC208" t="s">
-        <v>532</v>
+        <v>542</v>
       </c>
     </row>
     <row r="209" spans="1:116">
       <c r="E209" s="2"/>
       <c r="Q209" t="s">
         <v>6</v>
       </c>
       <c r="Y209" t="s">
         <v>6</v>
       </c>
       <c r="DC209" t="s">
-        <v>533</v>
+        <v>543</v>
       </c>
     </row>
     <row r="210" spans="1:116">
       <c r="E210" s="2"/>
       <c r="Q210" t="s">
         <v>6</v>
       </c>
       <c r="Y210" t="s">
         <v>6</v>
       </c>
       <c r="DC210" t="s">
-        <v>534</v>
+        <v>544</v>
       </c>
     </row>
     <row r="211" spans="1:116">
       <c r="E211" s="2"/>
       <c r="Q211" t="s">
         <v>6</v>
       </c>
       <c r="Y211" t="s">
         <v>6</v>
       </c>
       <c r="DC211" t="s">
-        <v>535</v>
+        <v>545</v>
       </c>
     </row>
     <row r="212" spans="1:116">
       <c r="E212" s="2"/>
       <c r="Q212" t="s">
         <v>6</v>
       </c>
       <c r="Y212" t="s">
         <v>6</v>
       </c>
       <c r="DC212" t="s">
-        <v>536</v>
+        <v>546</v>
       </c>
     </row>
     <row r="213" spans="1:116">
       <c r="E213" s="2"/>
       <c r="Q213" t="s">
         <v>6</v>
       </c>
       <c r="Y213" t="s">
         <v>6</v>
       </c>
       <c r="DC213" t="s">
-        <v>537</v>
+        <v>547</v>
       </c>
     </row>
     <row r="214" spans="1:116">
       <c r="E214" s="2"/>
       <c r="Q214" t="s">
         <v>6</v>
       </c>
       <c r="Y214" t="s">
         <v>6</v>
       </c>
       <c r="DC214" t="s">
-        <v>538</v>
+        <v>548</v>
       </c>
     </row>
     <row r="215" spans="1:116">
       <c r="E215" s="2"/>
       <c r="Q215" t="s">
         <v>6</v>
       </c>
       <c r="Y215" t="s">
         <v>6</v>
       </c>
       <c r="DC215" t="s">
-        <v>539</v>
+        <v>549</v>
       </c>
     </row>
     <row r="216" spans="1:116">
       <c r="E216" s="2"/>
       <c r="Q216" t="s">
         <v>6</v>
       </c>
       <c r="Y216" t="s">
         <v>6</v>
       </c>
       <c r="DC216" t="s">
-        <v>540</v>
+        <v>550</v>
       </c>
     </row>
     <row r="217" spans="1:116">
       <c r="E217" s="2"/>
       <c r="Q217" t="s">
         <v>6</v>
       </c>
       <c r="Y217" t="s">
         <v>6</v>
       </c>
       <c r="DC217" t="s">
-        <v>541</v>
+        <v>551</v>
       </c>
     </row>
     <row r="218" spans="1:116">
       <c r="E218" s="2"/>
       <c r="Q218" t="s">
         <v>6</v>
       </c>
       <c r="Y218" t="s">
         <v>6</v>
       </c>
       <c r="DC218" t="s">
-        <v>542</v>
+        <v>552</v>
       </c>
     </row>
     <row r="219" spans="1:116">
       <c r="E219" s="2"/>
       <c r="Q219" t="s">
         <v>6</v>
       </c>
       <c r="Y219" t="s">
         <v>6</v>
       </c>
       <c r="DC219" t="s">
-        <v>543</v>
+        <v>553</v>
       </c>
     </row>
     <row r="220" spans="1:116">
       <c r="E220" s="2"/>
       <c r="Q220" t="s">
         <v>6</v>
       </c>
       <c r="Y220" t="s">
         <v>6</v>
       </c>
       <c r="DC220" t="s">
-        <v>544</v>
+        <v>554</v>
       </c>
     </row>
     <row r="221" spans="1:116">
       <c r="E221" s="2"/>
       <c r="Q221" t="s">
         <v>6</v>
       </c>
       <c r="Y221" t="s">
         <v>6</v>
       </c>
       <c r="DC221" t="s">
-        <v>545</v>
+        <v>555</v>
       </c>
     </row>
     <row r="222" spans="1:116">
       <c r="E222" s="2"/>
       <c r="Q222" t="s">
         <v>6</v>
       </c>
       <c r="Y222" t="s">
         <v>6</v>
       </c>
       <c r="DC222" t="s">
-        <v>546</v>
+        <v>556</v>
       </c>
     </row>
     <row r="223" spans="1:116">
       <c r="E223" s="2"/>
       <c r="Q223" t="s">
         <v>6</v>
       </c>
       <c r="Y223" t="s">
         <v>6</v>
       </c>
       <c r="DC223" t="s">
-        <v>547</v>
+        <v>557</v>
       </c>
     </row>
     <row r="224" spans="1:116">
       <c r="E224" s="2"/>
       <c r="Q224" t="s">
         <v>6</v>
       </c>
       <c r="Y224" t="s">
         <v>6</v>
       </c>
       <c r="DC224" t="s">
-        <v>548</v>
+        <v>558</v>
       </c>
     </row>
     <row r="225" spans="1:116">
       <c r="E225" s="2"/>
       <c r="Q225" t="s">
         <v>6</v>
       </c>
       <c r="Y225" t="s">
         <v>6</v>
       </c>
       <c r="DC225" t="s">
-        <v>549</v>
+        <v>559</v>
       </c>
     </row>
     <row r="226" spans="1:116">
       <c r="E226" s="2"/>
       <c r="Q226" t="s">
         <v>6</v>
       </c>
       <c r="Y226" t="s">
         <v>6</v>
       </c>
       <c r="DC226" t="s">
-        <v>550</v>
+        <v>560</v>
       </c>
     </row>
     <row r="227" spans="1:116">
       <c r="E227" s="2"/>
       <c r="Q227" t="s">
         <v>6</v>
       </c>
       <c r="Y227" t="s">
         <v>6</v>
       </c>
       <c r="DC227" t="s">
-        <v>551</v>
+        <v>561</v>
       </c>
     </row>
     <row r="228" spans="1:116">
       <c r="E228" s="2"/>
       <c r="Q228" t="s">
         <v>6</v>
       </c>
       <c r="Y228" t="s">
         <v>6</v>
       </c>
       <c r="DC228" t="s">
-        <v>552</v>
+        <v>562</v>
       </c>
     </row>
     <row r="229" spans="1:116">
       <c r="E229" s="2"/>
       <c r="Q229" t="s">
         <v>6</v>
       </c>
       <c r="Y229" t="s">
         <v>6</v>
       </c>
       <c r="DC229" t="s">
-        <v>553</v>
+        <v>563</v>
       </c>
     </row>
     <row r="230" spans="1:116">
       <c r="E230" s="2"/>
       <c r="Q230" t="s">
         <v>6</v>
       </c>
       <c r="Y230" t="s">
         <v>6</v>
       </c>
       <c r="DC230" t="s">
-        <v>554</v>
+        <v>564</v>
       </c>
     </row>
     <row r="231" spans="1:116">
       <c r="E231" s="2"/>
       <c r="Q231" t="s">
         <v>6</v>
       </c>
       <c r="Y231" t="s">
         <v>6</v>
       </c>
       <c r="DC231" t="s">
-        <v>555</v>
+        <v>565</v>
       </c>
     </row>
     <row r="232" spans="1:116">
       <c r="E232" s="2"/>
       <c r="Q232" t="s">
         <v>6</v>
       </c>
       <c r="Y232" t="s">
         <v>6</v>
       </c>
       <c r="DC232" t="s">
-        <v>556</v>
+        <v>566</v>
       </c>
     </row>
     <row r="233" spans="1:116">
       <c r="E233" s="2"/>
       <c r="Q233" t="s">
         <v>6</v>
       </c>
       <c r="Y233" t="s">
         <v>6</v>
       </c>
       <c r="DC233" t="s">
-        <v>557</v>
+        <v>567</v>
       </c>
     </row>
     <row r="234" spans="1:116">
       <c r="E234" s="2"/>
       <c r="Q234" t="s">
         <v>6</v>
       </c>
       <c r="Y234" t="s">
         <v>6</v>
       </c>
       <c r="DC234" t="s">
-        <v>558</v>
+        <v>568</v>
       </c>
     </row>
     <row r="235" spans="1:116">
       <c r="E235" s="2"/>
       <c r="Q235" t="s">
         <v>6</v>
       </c>
       <c r="Y235" t="s">
         <v>6</v>
       </c>
       <c r="DC235" t="s">
-        <v>559</v>
+        <v>569</v>
       </c>
     </row>
     <row r="236" spans="1:116">
       <c r="E236" s="2"/>
       <c r="Q236" t="s">
         <v>6</v>
       </c>
       <c r="Y236" t="s">
         <v>6</v>
       </c>
       <c r="DC236" t="s">
-        <v>560</v>
+        <v>570</v>
       </c>
     </row>
     <row r="237" spans="1:116">
       <c r="E237" s="2"/>
       <c r="Q237" t="s">
         <v>6</v>
       </c>
       <c r="Y237" t="s">
         <v>6</v>
       </c>
       <c r="DC237" t="s">
-        <v>561</v>
+        <v>571</v>
       </c>
     </row>
     <row r="238" spans="1:116">
       <c r="E238" s="2"/>
       <c r="Q238" t="s">
         <v>6</v>
       </c>
       <c r="Y238" t="s">
         <v>6</v>
       </c>
       <c r="DC238" t="s">
-        <v>562</v>
+        <v>572</v>
       </c>
     </row>
     <row r="239" spans="1:116">
       <c r="E239" s="2"/>
       <c r="Q239" t="s">
         <v>6</v>
       </c>
       <c r="Y239" t="s">
         <v>6</v>
       </c>
       <c r="DC239" t="s">
-        <v>563</v>
+        <v>573</v>
       </c>
     </row>
     <row r="240" spans="1:116">
       <c r="E240" s="2"/>
       <c r="Q240" t="s">
         <v>6</v>
       </c>
       <c r="Y240" t="s">
         <v>6</v>
       </c>
       <c r="DC240" t="s">
-        <v>564</v>
+        <v>574</v>
       </c>
     </row>
     <row r="241" spans="1:116">
       <c r="E241" s="2"/>
       <c r="Q241" t="s">
         <v>6</v>
       </c>
       <c r="Y241" t="s">
         <v>6</v>
       </c>
       <c r="DC241" t="s">
-        <v>565</v>
+        <v>575</v>
       </c>
     </row>
     <row r="242" spans="1:116">
       <c r="E242" s="2"/>
       <c r="Q242" t="s">
         <v>6</v>
       </c>
       <c r="Y242" t="s">
         <v>6</v>
       </c>
       <c r="DC242" t="s">
-        <v>566</v>
+        <v>576</v>
       </c>
     </row>
     <row r="243" spans="1:116">
       <c r="E243" s="2"/>
       <c r="Q243" t="s">
         <v>6</v>
       </c>
       <c r="Y243" t="s">
         <v>6</v>
       </c>
       <c r="DC243" t="s">
-        <v>567</v>
+        <v>577</v>
       </c>
     </row>
     <row r="244" spans="1:116">
       <c r="E244" s="2"/>
       <c r="Q244" t="s">
         <v>6</v>
       </c>
       <c r="Y244" t="s">
         <v>6</v>
       </c>
       <c r="DC244" t="s">
-        <v>568</v>
+        <v>578</v>
       </c>
     </row>
     <row r="245" spans="1:116">
       <c r="E245" s="2"/>
       <c r="Q245" t="s">
         <v>6</v>
       </c>
       <c r="Y245" t="s">
         <v>6</v>
       </c>
       <c r="DC245" t="s">
-        <v>569</v>
+        <v>579</v>
       </c>
     </row>
     <row r="246" spans="1:116">
       <c r="E246" s="2"/>
       <c r="Q246" t="s">
         <v>6</v>
       </c>
       <c r="Y246" t="s">
         <v>6</v>
       </c>
       <c r="DC246" t="s">
-        <v>570</v>
+        <v>580</v>
       </c>
     </row>
     <row r="247" spans="1:116">
       <c r="E247" s="2"/>
       <c r="Q247" t="s">
         <v>6</v>
       </c>
       <c r="Y247" t="s">
         <v>6</v>
       </c>
       <c r="DC247" t="s">
-        <v>571</v>
+        <v>581</v>
       </c>
     </row>
     <row r="248" spans="1:116">
       <c r="E248" s="2"/>
       <c r="Q248" t="s">
         <v>6</v>
       </c>
       <c r="Y248" t="s">
         <v>6</v>
       </c>
       <c r="DC248" t="s">
-        <v>572</v>
+        <v>582</v>
       </c>
     </row>
     <row r="249" spans="1:116">
       <c r="E249" s="2"/>
       <c r="Q249" t="s">
         <v>6</v>
       </c>
       <c r="Y249" t="s">
         <v>6</v>
       </c>
       <c r="DC249" t="s">
-        <v>573</v>
+        <v>583</v>
       </c>
     </row>
     <row r="250" spans="1:116">
       <c r="E250" s="2"/>
       <c r="Q250" t="s">
         <v>6</v>
       </c>
       <c r="Y250" t="s">
         <v>6</v>
       </c>
       <c r="DC250" t="s">
-        <v>574</v>
+        <v>584</v>
       </c>
     </row>
     <row r="251" spans="1:116">
       <c r="E251" s="2"/>
       <c r="Q251" t="s">
         <v>6</v>
       </c>
       <c r="Y251" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="252" spans="1:116">
       <c r="E252" s="2"/>
       <c r="Q252" t="s">
         <v>6</v>
       </c>
       <c r="Y252" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="253" spans="1:116">
       <c r="E253" s="2"/>
       <c r="Q253" t="s">
         <v>6</v>
       </c>
@@ -13118,51 +13178,51 @@
     <dataValidation type="list" errorStyle="information" operator="between" allowBlank="0" showDropDown="0" showInputMessage="0" showErrorMessage="1" errorTitle="Input error" error="Value is not in list" promptTitle="Pick from list" prompt="Please pick a value from the drop-down list" sqref="AA5:AA1000">
       <formula1>'Worksheet'!$DL$1:$DL$1</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="information" operator="between" allowBlank="0" showDropDown="0" showInputMessage="0" showErrorMessage="1" errorTitle="Input error" error="Value is not in list" promptTitle="Pick from list" prompt="Please pick a value from the drop-down list" sqref="AB5:AB1000">
       <formula1>'Worksheet'!$DL$1:$DL$1</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="information" operator="between" allowBlank="0" showDropDown="0" showInputMessage="0" showErrorMessage="1" errorTitle="Input error" error="Value is not in list" promptTitle="Pick from list" prompt="Please pick a value from the drop-down list" sqref="D5:D1000">
       <formula1>'Worksheet'!$DA$1:$DA$3</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="information" operator="between" allowBlank="0" showDropDown="0" showInputMessage="0" showErrorMessage="1" errorTitle="Input error" error="Value is not in list" promptTitle="Pick from list" prompt="Please pick a value from the drop-down list" sqref="I5:I1000">
       <formula1>'Worksheet'!$DB$1:$DB$63</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="information" operator="between" allowBlank="0" showDropDown="0" showInputMessage="0" showErrorMessage="1" errorTitle="Input error" error="Value is not in list" promptTitle="Pick from list" prompt="Please pick a value from the drop-down list" sqref="J5:J1000">
       <formula1>'Worksheet'!$DC$1:$DC$250</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="information" operator="between" allowBlank="0" showDropDown="0" showInputMessage="0" showErrorMessage="1" errorTitle="Input error" error="Value is not in list" promptTitle="Pick from list" prompt="Please pick a value from the drop-down list" sqref="L5:L1000">
       <formula1>'Worksheet'!$DD$1:$DD$4</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="information" operator="between" allowBlank="0" showDropDown="0" showInputMessage="0" showErrorMessage="1" errorTitle="Input error" error="Value is not in list" promptTitle="Pick from list" prompt="Please pick a value from the drop-down list" sqref="O5:O1000">
       <formula1>'Worksheet'!$DE$1:$DE$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="information" operator="between" allowBlank="0" showDropDown="0" showInputMessage="0" showErrorMessage="1" errorTitle="Input error" error="Value is not in list" promptTitle="Pick from list" prompt="Please pick a value from the drop-down list" sqref="Q5:Q1000">
       <formula1>'Worksheet'!$DF$1:$DF$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="information" operator="between" allowBlank="0" showDropDown="0" showInputMessage="0" showErrorMessage="1" errorTitle="Input error" error="Value is not in list" promptTitle="Pick from list" prompt="Please pick a value from the drop-down list" sqref="R5:R1000">
-      <formula1>'Worksheet'!$DG$1:$DG$190</formula1>
+      <formula1>'Worksheet'!$DG$1:$DG$200</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="information" operator="between" allowBlank="0" showDropDown="0" showInputMessage="0" showErrorMessage="1" errorTitle="Input error" error="Value is not in list" promptTitle="Pick from list" prompt="Please pick a value from the drop-down list" sqref="S5:S1000">
       <formula1>'Worksheet'!$DH$1:$DH$7</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="information" operator="between" allowBlank="0" showDropDown="0" showInputMessage="0" showErrorMessage="1" errorTitle="Input error" error="Value is not in list" promptTitle="Pick from list" prompt="Please pick a value from the drop-down list" sqref="T5:T1000">
       <formula1>'Worksheet'!$DI$1:$DI$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="information" operator="between" allowBlank="0" showDropDown="0" showInputMessage="0" showErrorMessage="1" errorTitle="Input error" error="Value is not in list" promptTitle="Pick from list" prompt="Please pick a value from the drop-down list" sqref="V5:V1000">
       <formula1>'Worksheet'!$DJ$1:$DJ$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="information" operator="between" allowBlank="0" showDropDown="0" showInputMessage="0" showErrorMessage="1" errorTitle="Input error" error="Value is not in list" promptTitle="Pick from list" prompt="Please pick a value from the drop-down list" sqref="Y5:Y1000">
       <formula1>'Worksheet'!$DK$1:$DK$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="information" operator="between" allowBlank="0" showDropDown="0" showInputMessage="0" showErrorMessage="1" errorTitle="Input error" error="Value is not in list" promptTitle="Pick from list" prompt="Please pick a value from the drop-down list" sqref="Z5:Z1000">
       <formula1>'Worksheet'!$DL$1:$DL$1</formula1>
     </dataValidation>
   </dataValidations>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>