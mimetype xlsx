--- v0 (2026-03-06)
+++ v1 (2026-04-23)
@@ -9,51 +9,51 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="142">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="145">
   <si>
     <t>NOTE: DO NOT MODIFY THE HIDDEN DATA IN ROW #2 OR IT WILL FAIL TO LOAD.</t>
   </si>
   <si>
     <t>Amherstburg Pickleball Association</t>
   </si>
   <si>
     <t>Yes</t>
   </si>
   <si>
     <t>41158:typeValue:102</t>
   </si>
   <si>
     <t>41158:typeValue:103</t>
   </si>
   <si>
     <t>41158:typeValue:106</t>
   </si>
   <si>
     <t>41158:typeValue:0:44160</t>
   </si>
   <si>
     <t>41158:typeValue:14:44163</t>
   </si>
   <si>
@@ -218,81 +218,90 @@
   <si>
     <t>Bath Pickleball Club</t>
   </si>
   <si>
     <t>BIGE Pickleball Club</t>
   </si>
   <si>
     <t>Blind River Pickleball Club</t>
   </si>
   <si>
     <t>Blue Coast Pickleball Club</t>
   </si>
   <si>
     <t>Brighton Pickleball Club (Ontario)</t>
   </si>
   <si>
     <t>Burlington Pickleball Association</t>
   </si>
   <si>
     <t>Cambridge  Pickleball Club</t>
   </si>
   <si>
     <t>Club PickleRock</t>
   </si>
   <si>
+    <t>Dragons Pickleball Club</t>
+  </si>
+  <si>
     <t>Dryden Pickleball Club</t>
   </si>
   <si>
     <t>EA Pickleball</t>
   </si>
   <si>
     <t>Elite Pickleball Club</t>
   </si>
   <si>
     <t>Espanola Pickleball</t>
   </si>
   <si>
     <t>Frontenac Pickleball Club</t>
   </si>
   <si>
     <t>Georgian Bluffs Pickleball Club</t>
   </si>
   <si>
+    <t>Georgina Pickleball Association</t>
+  </si>
+  <si>
     <t>Grand Bend Pickleball Club</t>
   </si>
   <si>
     <t>Great Lakes Pickleball Club</t>
   </si>
   <si>
     <t>Grimsby Pickleball Association</t>
   </si>
   <si>
     <t>Grippers Pickleball Club</t>
   </si>
   <si>
     <t>Hamilton Senior Pickleball Association</t>
+  </si>
+  <si>
+    <t>High Park Club</t>
   </si>
   <si>
     <t>Horseshoe Valley Pickleball</t>
   </si>
   <si>
     <t>Huntsville Muskoka Pickleball</t>
   </si>
   <si>
     <t>Kawartha Lakes Pickleball Association</t>
   </si>
   <si>
     <t>Kenora Pickleball Club (ON)</t>
   </si>
   <si>
     <t>Killaloe and Area Pickleball Club</t>
   </si>
   <si>
     <t>Kingston Pickleball Club</t>
   </si>
   <si>
     <t>Kingsville Pickleball Inc.</t>
   </si>
   <si>
     <t>Komoka &amp; Area 55+ Club</t>
   </si>
@@ -3154,89 +3163,98 @@
         <v>2</v>
       </c>
       <c r="DA84" t="s">
         <v>141</v>
       </c>
     </row>
     <row r="85" spans="1:111">
       <c r="F85" t="s">
         <v>2</v>
       </c>
       <c r="K85" t="s">
         <v>2</v>
       </c>
       <c r="P85" t="s">
         <v>2</v>
       </c>
       <c r="U85" t="s">
         <v>2</v>
       </c>
       <c r="Z85" t="s">
         <v>2</v>
       </c>
       <c r="AE85" t="s">
         <v>2</v>
       </c>
+      <c r="DA85" t="s">
+        <v>142</v>
+      </c>
     </row>
     <row r="86" spans="1:111">
       <c r="F86" t="s">
         <v>2</v>
       </c>
       <c r="K86" t="s">
         <v>2</v>
       </c>
       <c r="P86" t="s">
         <v>2</v>
       </c>
       <c r="U86" t="s">
         <v>2</v>
       </c>
       <c r="Z86" t="s">
         <v>2</v>
       </c>
       <c r="AE86" t="s">
         <v>2</v>
       </c>
+      <c r="DA86" t="s">
+        <v>143</v>
+      </c>
     </row>
     <row r="87" spans="1:111">
       <c r="F87" t="s">
         <v>2</v>
       </c>
       <c r="K87" t="s">
         <v>2</v>
       </c>
       <c r="P87" t="s">
         <v>2</v>
       </c>
       <c r="U87" t="s">
         <v>2</v>
       </c>
       <c r="Z87" t="s">
         <v>2</v>
       </c>
       <c r="AE87" t="s">
         <v>2</v>
+      </c>
+      <c r="DA87" t="s">
+        <v>144</v>
       </c>
     </row>
     <row r="88" spans="1:111">
       <c r="F88" t="s">
         <v>2</v>
       </c>
       <c r="K88" t="s">
         <v>2</v>
       </c>
       <c r="P88" t="s">
         <v>2</v>
       </c>
       <c r="U88" t="s">
         <v>2</v>
       </c>
       <c r="Z88" t="s">
         <v>2</v>
       </c>
       <c r="AE88" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="89" spans="1:111">
       <c r="F89" t="s">
         <v>2</v>
@@ -21466,51 +21484,51 @@
       </c>
       <c r="P1000" t="s">
         <v>2</v>
       </c>
       <c r="U1000" t="s">
         <v>2</v>
       </c>
       <c r="Z1000" t="s">
         <v>2</v>
       </c>
       <c r="AE1000" t="s">
         <v>2</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:CZ1"/>
     <mergeCell ref="A3:CZ3"/>
   </mergeCells>
   <dataValidations count="7">
     <dataValidation type="list" errorStyle="information" operator="between" allowBlank="0" showDropDown="0" showInputMessage="0" showErrorMessage="1" errorTitle="Input error" error="Value is not in list" promptTitle="Pick from list" prompt="Please pick a value from the drop-down list" sqref="AE5:AE1000">
       <formula1>'Worksheet'!$DG$1:$DG$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="information" operator="between" allowBlank="0" showDropDown="0" showInputMessage="0" showErrorMessage="1" errorTitle="Input error" error="Value is not in list" promptTitle="Pick from list" prompt="Please pick a value from the drop-down list" sqref="C5:C1000">
-      <formula1>'Worksheet'!$DA$1:$DA$84</formula1>
+      <formula1>'Worksheet'!$DA$1:$DA$87</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="information" operator="between" allowBlank="0" showDropDown="0" showInputMessage="0" showErrorMessage="1" errorTitle="Input error" error="Value is not in list" promptTitle="Pick from list" prompt="Please pick a value from the drop-down list" sqref="F5:F1000">
       <formula1>'Worksheet'!$DB$1:$DB$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="information" operator="between" allowBlank="0" showDropDown="0" showInputMessage="0" showErrorMessage="1" errorTitle="Input error" error="Value is not in list" promptTitle="Pick from list" prompt="Please pick a value from the drop-down list" sqref="K5:K1000">
       <formula1>'Worksheet'!$DC$1:$DC$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="information" operator="between" allowBlank="0" showDropDown="0" showInputMessage="0" showErrorMessage="1" errorTitle="Input error" error="Value is not in list" promptTitle="Pick from list" prompt="Please pick a value from the drop-down list" sqref="P5:P1000">
       <formula1>'Worksheet'!$DD$1:$DD$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="information" operator="between" allowBlank="0" showDropDown="0" showInputMessage="0" showErrorMessage="1" errorTitle="Input error" error="Value is not in list" promptTitle="Pick from list" prompt="Please pick a value from the drop-down list" sqref="U5:U1000">
       <formula1>'Worksheet'!$DE$1:$DE$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="information" operator="between" allowBlank="0" showDropDown="0" showInputMessage="0" showErrorMessage="1" errorTitle="Input error" error="Value is not in list" promptTitle="Pick from list" prompt="Please pick a value from the drop-down list" sqref="Z5:Z1000">
       <formula1>'Worksheet'!$DF$1:$DF$2</formula1>
     </dataValidation>
   </dataValidations>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>