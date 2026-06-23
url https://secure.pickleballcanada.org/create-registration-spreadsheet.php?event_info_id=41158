--- v1 (2026-04-23)
+++ v2 (2026-06-23)
@@ -9,51 +9,51 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="145">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="146">
   <si>
     <t>NOTE: DO NOT MODIFY THE HIDDEN DATA IN ROW #2 OR IT WILL FAIL TO LOAD.</t>
   </si>
   <si>
     <t>Amherstburg Pickleball Association</t>
   </si>
   <si>
     <t>Yes</t>
   </si>
   <si>
     <t>41158:typeValue:102</t>
   </si>
   <si>
     <t>41158:typeValue:103</t>
   </si>
   <si>
     <t>41158:typeValue:106</t>
   </si>
   <si>
     <t>41158:typeValue:0:44160</t>
   </si>
   <si>
     <t>41158:typeValue:14:44163</t>
   </si>
   <si>
@@ -206,126 +206,129 @@
   <si>
     <t>Admin for PCNS  Name</t>
   </si>
   <si>
     <t>Admin Member #</t>
   </si>
   <si>
     <t>Admin for PCNS Email</t>
   </si>
   <si>
     <t>Admin for PCNS Phone #</t>
   </si>
   <si>
     <t>Bath Pickleball Club</t>
   </si>
   <si>
     <t>BIGE Pickleball Club</t>
   </si>
   <si>
     <t>Blind River Pickleball Club</t>
   </si>
   <si>
     <t>Blue Coast Pickleball Club</t>
   </si>
   <si>
+    <t>Bracebridge Pickleball Club</t>
+  </si>
+  <si>
     <t>Brighton Pickleball Club (Ontario)</t>
   </si>
   <si>
     <t>Burlington Pickleball Association</t>
   </si>
   <si>
     <t>Cambridge  Pickleball Club</t>
   </si>
   <si>
     <t>Club PickleRock</t>
   </si>
   <si>
     <t>Dragons Pickleball Club</t>
   </si>
   <si>
     <t>Dryden Pickleball Club</t>
   </si>
   <si>
     <t>EA Pickleball</t>
   </si>
   <si>
     <t>Elite Pickleball Club</t>
   </si>
   <si>
     <t>Espanola Pickleball</t>
   </si>
   <si>
     <t>Frontenac Pickleball Club</t>
   </si>
   <si>
     <t>Georgian Bluffs Pickleball Club</t>
-  </si>
-[...1 lines deleted...]
-    <t>Georgina Pickleball Association</t>
   </si>
   <si>
     <t>Grand Bend Pickleball Club</t>
   </si>
   <si>
     <t>Great Lakes Pickleball Club</t>
   </si>
   <si>
     <t>Grimsby Pickleball Association</t>
   </si>
   <si>
     <t>Grippers Pickleball Club</t>
   </si>
   <si>
     <t>Hamilton Senior Pickleball Association</t>
   </si>
   <si>
     <t>High Park Club</t>
   </si>
   <si>
     <t>Horseshoe Valley Pickleball</t>
   </si>
   <si>
     <t>Huntsville Muskoka Pickleball</t>
   </si>
   <si>
     <t>Kawartha Lakes Pickleball Association</t>
   </si>
   <si>
     <t>Kenora Pickleball Club (ON)</t>
   </si>
   <si>
     <t>Killaloe and Area Pickleball Club</t>
   </si>
   <si>
     <t>Kingston Pickleball Club</t>
   </si>
   <si>
     <t>Kingsville Pickleball Inc.</t>
   </si>
   <si>
     <t>Komoka &amp; Area 55+ Club</t>
+  </si>
+  <si>
+    <t>Korean Canadian Pickleball Association</t>
   </si>
   <si>
     <t>Lakeshore Pickleball Association</t>
   </si>
   <si>
     <t>LaSalle Pickleball Association</t>
   </si>
   <si>
     <t>Leaside Pickleball Club</t>
   </si>
   <si>
     <t>Les Picklz</t>
   </si>
   <si>
     <t>London CYO</t>
   </si>
   <si>
     <t>London Pickleball Club</t>
   </si>
   <si>
     <t>Manitoulin Pickleball Club</t>
   </si>
   <si>
     <t>Markham Pickleball Club</t>
   </si>
@@ -3232,50 +3235,53 @@
         <v>2</v>
       </c>
       <c r="DA87" t="s">
         <v>144</v>
       </c>
     </row>
     <row r="88" spans="1:111">
       <c r="F88" t="s">
         <v>2</v>
       </c>
       <c r="K88" t="s">
         <v>2</v>
       </c>
       <c r="P88" t="s">
         <v>2</v>
       </c>
       <c r="U88" t="s">
         <v>2</v>
       </c>
       <c r="Z88" t="s">
         <v>2</v>
       </c>
       <c r="AE88" t="s">
         <v>2</v>
       </c>
+      <c r="DA88" t="s">
+        <v>145</v>
+      </c>
     </row>
     <row r="89" spans="1:111">
       <c r="F89" t="s">
         <v>2</v>
       </c>
       <c r="K89" t="s">
         <v>2</v>
       </c>
       <c r="P89" t="s">
         <v>2</v>
       </c>
       <c r="U89" t="s">
         <v>2</v>
       </c>
       <c r="Z89" t="s">
         <v>2</v>
       </c>
       <c r="AE89" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="90" spans="1:111">
       <c r="F90" t="s">
         <v>2</v>
       </c>
@@ -21484,51 +21490,51 @@
       </c>
       <c r="P1000" t="s">
         <v>2</v>
       </c>
       <c r="U1000" t="s">
         <v>2</v>
       </c>
       <c r="Z1000" t="s">
         <v>2</v>
       </c>
       <c r="AE1000" t="s">
         <v>2</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:CZ1"/>
     <mergeCell ref="A3:CZ3"/>
   </mergeCells>
   <dataValidations count="7">
     <dataValidation type="list" errorStyle="information" operator="between" allowBlank="0" showDropDown="0" showInputMessage="0" showErrorMessage="1" errorTitle="Input error" error="Value is not in list" promptTitle="Pick from list" prompt="Please pick a value from the drop-down list" sqref="AE5:AE1000">
       <formula1>'Worksheet'!$DG$1:$DG$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="information" operator="between" allowBlank="0" showDropDown="0" showInputMessage="0" showErrorMessage="1" errorTitle="Input error" error="Value is not in list" promptTitle="Pick from list" prompt="Please pick a value from the drop-down list" sqref="C5:C1000">
-      <formula1>'Worksheet'!$DA$1:$DA$87</formula1>
+      <formula1>'Worksheet'!$DA$1:$DA$88</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="information" operator="between" allowBlank="0" showDropDown="0" showInputMessage="0" showErrorMessage="1" errorTitle="Input error" error="Value is not in list" promptTitle="Pick from list" prompt="Please pick a value from the drop-down list" sqref="F5:F1000">
       <formula1>'Worksheet'!$DB$1:$DB$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="information" operator="between" allowBlank="0" showDropDown="0" showInputMessage="0" showErrorMessage="1" errorTitle="Input error" error="Value is not in list" promptTitle="Pick from list" prompt="Please pick a value from the drop-down list" sqref="K5:K1000">
       <formula1>'Worksheet'!$DC$1:$DC$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="information" operator="between" allowBlank="0" showDropDown="0" showInputMessage="0" showErrorMessage="1" errorTitle="Input error" error="Value is not in list" promptTitle="Pick from list" prompt="Please pick a value from the drop-down list" sqref="P5:P1000">
       <formula1>'Worksheet'!$DD$1:$DD$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="information" operator="between" allowBlank="0" showDropDown="0" showInputMessage="0" showErrorMessage="1" errorTitle="Input error" error="Value is not in list" promptTitle="Pick from list" prompt="Please pick a value from the drop-down list" sqref="U5:U1000">
       <formula1>'Worksheet'!$DE$1:$DE$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="information" operator="between" allowBlank="0" showDropDown="0" showInputMessage="0" showErrorMessage="1" errorTitle="Input error" error="Value is not in list" promptTitle="Pick from list" prompt="Please pick a value from the drop-down list" sqref="Z5:Z1000">
       <formula1>'Worksheet'!$DF$1:$DF$2</formula1>
     </dataValidation>
   </dataValidations>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>