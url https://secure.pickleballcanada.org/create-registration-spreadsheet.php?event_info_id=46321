--- v0 (2026-04-14)
+++ v1 (2026-06-19)
@@ -65,51 +65,51 @@
   <si>
     <t>46321:typeValue:5:69457</t>
   </si>
   <si>
     <t>46321:typeValue:111</t>
   </si>
   <si>
     <t>46321:typeValue-2:111</t>
   </si>
   <si>
     <t>46321:typeValue:0:68734</t>
   </si>
   <si>
     <t>46321:typeValue:3:68735</t>
   </si>
   <si>
     <t>46321:typeValue:0:68736</t>
   </si>
   <si>
     <t>Female</t>
   </si>
   <si>
     <t>No</t>
   </si>
   <si>
-    <t>Event Registration - Novice Skills &amp; Drills (Outdoors Saturdays 12:30 to 2 pm, starts on July 25th, 4 sessions)</t>
+    <t>Event Registration - Novice Skills &amp; Drills (outdoors) 12:30 to 2 pm, Saturdays July 25 through August 15 plus 2 rain dates</t>
   </si>
   <si>
     <t>Member # (Use the Lookup Option if you are already a member -- or if you want to join the club use add/upgrade to add us to your existing PNS membership or to join as a new member)</t>
   </si>
   <si>
     <t>Club</t>
   </si>
   <si>
     <t>First Name</t>
   </si>
   <si>
     <t>Preferred first name (if you go by different than what is listed in First Name)</t>
   </si>
   <si>
     <t>Last Name</t>
   </si>
   <si>
     <t>Gender</t>
   </si>
   <si>
     <t>Date of Birth (YYYY-MM-DD)</t>
   </si>
   <si>
     <t>Participant Phone Number</t>
   </si>