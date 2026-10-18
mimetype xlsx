--- v2 (2026-08-25)
+++ v3 (2026-10-18)
@@ -9,51 +9,51 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="526">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="532">
   <si>
     <t>NOTE: DO NOT MODIFY THE HIDDEN DATA IN ROW #2 OR IT WILL FAIL TO LOAD.</t>
   </si>
   <si>
     <t>Male</t>
   </si>
   <si>
     <t>506 Picklaball (506)</t>
   </si>
   <si>
     <t>47310:typeValue:102</t>
   </si>
   <si>
     <t>47310:typeValue:103</t>
   </si>
   <si>
     <t>47310:typeValue:104</t>
   </si>
   <si>
     <t>47310:typeValue:105</t>
   </si>
   <si>
     <t>47310:typeValue:107</t>
   </si>
   <si>
@@ -119,50 +119,53 @@
   <si>
     <t>Arborg Pickleball Club</t>
   </si>
   <si>
     <t>Arisaig Pickleball Club</t>
   </si>
   <si>
     <t>Armstrong Pickleball Club</t>
   </si>
   <si>
     <t>Arnprior Pickleball Club</t>
   </si>
   <si>
     <t>ARPO</t>
   </si>
   <si>
     <t>Association de Pickleball de Clare</t>
   </si>
   <si>
     <t>Association de pickleball de Sainte-Agathe-des-Monts</t>
   </si>
   <si>
     <t>Association de pickleball Mont-Tremblant</t>
   </si>
   <si>
+    <t>Association Pickleball Appalaches</t>
+  </si>
+  <si>
     <t>Association Pickleball Ville de Québec</t>
   </si>
   <si>
     <t>Association Régionale de Pickleball de Laval (ARPL)</t>
   </si>
   <si>
     <t>Avon River Pickleball Club</t>
   </si>
   <si>
     <t>Baddeck Briners Pickleball Club</t>
   </si>
   <si>
     <t>Baie Comeau</t>
   </si>
   <si>
     <t>Barrhead Pickleball Club</t>
   </si>
   <si>
     <t>Barrie Pickleball Club</t>
   </si>
   <si>
     <t>Barriere Pickleball Club</t>
   </si>
   <si>
     <t>Bath Pickleball (1193)</t>
@@ -251,68 +254,74 @@
   <si>
     <t>Carstairs Pickleball Club</t>
   </si>
   <si>
     <t>Chambly</t>
   </si>
   <si>
     <t>Charlottetown Pickleball Club</t>
   </si>
   <si>
     <t>Châteauguay</t>
   </si>
   <si>
     <t>Chestermere Pickleball Club</t>
   </si>
   <si>
     <t>Chilliwack Pickleball Club</t>
   </si>
   <si>
     <t>Christina Lake Pickleball Club</t>
   </si>
   <si>
     <t>Clarenville Area Pickleball League</t>
   </si>
   <si>
+    <t>Cloverdale Pickleball Club</t>
+  </si>
+  <si>
     <t>Club Bathurst Pickleball Club</t>
   </si>
   <si>
     <t>Club dde Dieppe (DIEPP)</t>
   </si>
   <si>
     <t>Club de Pickleball Belle-Baie</t>
   </si>
   <si>
     <t>Club de Pickleball Caraquet</t>
   </si>
   <si>
     <t>Club de Pickleball de Boischatel</t>
   </si>
   <si>
     <t>Club de pickleball de Dieppe (CDPDD)</t>
   </si>
   <si>
+    <t>Club de Pickleball de Rigaud</t>
+  </si>
+  <si>
     <t>Club de pickleball Deux-Montagnes</t>
   </si>
   <si>
     <t>Club de pickleball Dieppe</t>
   </si>
   <si>
     <t>Club de pickleball Saguenay</t>
   </si>
   <si>
     <t>Club de Tennis et de Pickleball de Rivière-du-Loup</t>
   </si>
   <si>
     <t>Club LD (Lasalle)</t>
   </si>
   <si>
     <t>Club Pickleball -  Shippagan Inc.</t>
   </si>
   <si>
     <t>Club Pickleball de Bouctouche</t>
   </si>
   <si>
     <t>Club pickleball de La Lièvre</t>
   </si>
   <si>
     <t>Club Picklemania</t>
@@ -353,50 +362,53 @@
   <si>
     <t>Cornwall Pickleball Club</t>
   </si>
   <si>
     <t>Cortes Island Pickleball Club</t>
   </si>
   <si>
     <t>Coteau Beach Pickleball Club</t>
   </si>
   <si>
     <t>Cowichan Lake Pickleball Club</t>
   </si>
   <si>
     <t>cpbTemis</t>
   </si>
   <si>
     <t>CPM-Lachine</t>
   </si>
   <si>
     <t>CPVR</t>
   </si>
   <si>
     <t>Cranbrook Pickleball Club</t>
   </si>
   <si>
+    <t>Creston Valley Pickleball Association (CVPA)</t>
+  </si>
+  <si>
     <t>Crooked Lake Pickleball Club</t>
   </si>
   <si>
     <t>Dauphin Pickleball Club</t>
   </si>
   <si>
     <t>Dawson Creek Pickleball Club</t>
   </si>
   <si>
     <t>Deaf Pickleball Club - BC</t>
   </si>
   <si>
     <t>Delta Pickleball Association</t>
   </si>
   <si>
     <t>Denman Island Pickleball Club</t>
   </si>
   <si>
     <t>Desert Pickleball Club</t>
   </si>
   <si>
     <t>Didsbury and District Pickleball Club</t>
   </si>
   <si>
     <t>Digby Pickleball Association</t>
@@ -470,50 +482,53 @@
   <si>
     <t>Fort Pickleball Club</t>
   </si>
   <si>
     <t>Fort Saskatchewan Pickleball Association</t>
   </si>
   <si>
     <t>Fraser Valley Pickleball</t>
   </si>
   <si>
     <t>Fredericton Pickleball Club</t>
   </si>
   <si>
     <t>Frontenac Pickleball Club</t>
   </si>
   <si>
     <t>Funky Bounce Pickleball West Kelowna</t>
   </si>
   <si>
     <t>Gabriola Pickleball Club (GPC)</t>
   </si>
   <si>
     <t>Georgian Bluffs Pickleball Club</t>
   </si>
   <si>
+    <t>Georgina Pickleball Association</t>
+  </si>
+  <si>
     <t>Gimli Pickleball Club</t>
   </si>
   <si>
     <t>Ginette (ARSEN)</t>
   </si>
   <si>
     <t>GLENAYRE PICKLEBALL (GP)</t>
   </si>
   <si>
     <t>Glenayre pickleball association (GPA)</t>
   </si>
   <si>
     <t>Glenayre Pickleball Club</t>
   </si>
   <si>
     <t>GLOBAL INDOOR Pickleball Club (Kelowna)</t>
   </si>
   <si>
     <t>Golden Ears Pickleball</t>
   </si>
   <si>
     <t>Golden Pickleball Club</t>
   </si>
   <si>
     <t>Granby</t>
@@ -1274,50 +1289,53 @@
   <si>
     <t>Sorrento Pickleball Club</t>
   </si>
   <si>
     <t>Souris Pickleball Club</t>
   </si>
   <si>
     <t>South Cariboo Pickleball Association</t>
   </si>
   <si>
     <t>South Cowichan Pickleball Club</t>
   </si>
   <si>
     <t>South Okanagan Youth Pickleball Association (SOYPA)</t>
   </si>
   <si>
     <t>South Shore Pickleball Club</t>
   </si>
   <si>
     <t>Southeast Pickleball Sud-Est</t>
   </si>
   <si>
     <t>St Andrew's Pickleball Club</t>
   </si>
   <si>
+    <t>St Claude Pickleball Club</t>
+  </si>
+  <si>
     <t>St Marys Pickleball Association</t>
   </si>
   <si>
     <t>St-Andrew Pickleball Club</t>
   </si>
   <si>
     <t>St-Bruno</t>
   </si>
   <si>
     <t>St-Eustache</t>
   </si>
   <si>
     <t>St-George Pickleball</t>
   </si>
   <si>
     <t>St-Jerome</t>
   </si>
   <si>
     <t>St-Laurent</t>
   </si>
   <si>
     <t>St-Lazare</t>
   </si>
   <si>
     <t>St-Léonard</t>
@@ -1562,51 +1580,51 @@
   <si>
     <t>West Island Pickleball Club</t>
   </si>
   <si>
     <t>West Kelowna Pickleball Club</t>
   </si>
   <si>
     <t>West Nipissing Ouest Pickleball Club</t>
   </si>
   <si>
     <t>Westlock Pickleball Society</t>
   </si>
   <si>
     <t>Whistler Pickleball Association</t>
   </si>
   <si>
     <t>White City Emerald Park Pickleball Club</t>
   </si>
   <si>
     <t>White Rock Pickleball Association</t>
   </si>
   <si>
     <t>Whitehorse Pickleball Club</t>
   </si>
   <si>
-    <t>Whiteshell Pickleball Club (WPC25)</t>
+    <t>Whiteshell Pickleball Club</t>
   </si>
   <si>
     <t>Whitewood Pickleball Club</t>
   </si>
   <si>
     <t>Williams Lake Pickleball Club (Society)</t>
   </si>
   <si>
     <t>Windsor Pickleball Club</t>
   </si>
   <si>
     <t>Winnipeg West Pickleball</t>
   </si>
   <si>
     <t>Wynyard Pickleball Club</t>
   </si>
   <si>
     <t>Yarmouth County Pickleball Club</t>
   </si>
   <si>
     <t>Yellowhead West Pickleball Club</t>
   </si>
   <si>
     <t>YLW Pickleball Kelowna</t>
   </si>
@@ -5298,65 +5316,83 @@
       <c r="D507" s="2"/>
       <c r="DB507" t="s">
         <v>522</v>
       </c>
     </row>
     <row r="508" spans="1:106">
       <c r="D508" s="2"/>
       <c r="DB508" t="s">
         <v>523</v>
       </c>
     </row>
     <row r="509" spans="1:106">
       <c r="D509" s="2"/>
       <c r="DB509" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="510" spans="1:106">
       <c r="D510" s="2"/>
       <c r="DB510" t="s">
         <v>525</v>
       </c>
     </row>
     <row r="511" spans="1:106">
       <c r="D511" s="2"/>
+      <c r="DB511" t="s">
+        <v>526</v>
+      </c>
     </row>
     <row r="512" spans="1:106">
       <c r="D512" s="2"/>
+      <c r="DB512" t="s">
+        <v>527</v>
+      </c>
     </row>
     <row r="513" spans="1:106">
       <c r="D513" s="2"/>
+      <c r="DB513" t="s">
+        <v>528</v>
+      </c>
     </row>
     <row r="514" spans="1:106">
       <c r="D514" s="2"/>
+      <c r="DB514" t="s">
+        <v>529</v>
+      </c>
     </row>
     <row r="515" spans="1:106">
       <c r="D515" s="2"/>
+      <c r="DB515" t="s">
+        <v>530</v>
+      </c>
     </row>
     <row r="516" spans="1:106">
       <c r="D516" s="2"/>
+      <c r="DB516" t="s">
+        <v>531</v>
+      </c>
     </row>
     <row r="517" spans="1:106">
       <c r="D517" s="2"/>
     </row>
     <row r="518" spans="1:106">
       <c r="D518" s="2"/>
     </row>
     <row r="519" spans="1:106">
       <c r="D519" s="2"/>
     </row>
     <row r="520" spans="1:106">
       <c r="D520" s="2"/>
     </row>
     <row r="521" spans="1:106">
       <c r="D521" s="2"/>
     </row>
     <row r="522" spans="1:106">
       <c r="D522" s="2"/>
     </row>
     <row r="523" spans="1:106">
       <c r="D523" s="2"/>
     </row>
     <row r="524" spans="1:106">
       <c r="D524" s="2"/>
     </row>
@@ -6777,51 +6813,51 @@
       <c r="D996" s="2"/>
     </row>
     <row r="997" spans="1:106">
       <c r="D997" s="2"/>
     </row>
     <row r="998" spans="1:106">
       <c r="D998" s="2"/>
     </row>
     <row r="999" spans="1:106">
       <c r="D999" s="2"/>
     </row>
     <row r="1000" spans="1:106">
       <c r="D1000" s="2"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:CZ1"/>
     <mergeCell ref="A3:CZ3"/>
   </mergeCells>
   <dataValidations count="2">
     <dataValidation type="list" errorStyle="information" operator="between" allowBlank="0" showDropDown="0" showInputMessage="0" showErrorMessage="1" errorTitle="Input error" error="Value is not in list" promptTitle="Pick from list" prompt="Please pick a value from the drop-down list" sqref="C5:C1000">
       <formula1>'Worksheet'!$DA$1:$DA$3</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="information" operator="between" allowBlank="0" showDropDown="0" showInputMessage="0" showErrorMessage="1" errorTitle="Input error" error="Value is not in list" promptTitle="Pick from list" prompt="Please pick a value from the drop-down list" sqref="F5:F1000">
-      <formula1>'Worksheet'!$DB$1:$DB$510</formula1>
+      <formula1>'Worksheet'!$DB$1:$DB$516</formula1>
     </dataValidation>
   </dataValidations>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>