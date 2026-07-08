--- v0 (2026-05-23)
+++ v1 (2026-07-08)
@@ -9,51 +9,51 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="519">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="523">
   <si>
     <t>NOTE: DO NOT MODIFY THE HIDDEN DATA IN ROW #2 OR IT WILL FAIL TO LOAD.</t>
   </si>
   <si>
     <t>Male</t>
   </si>
   <si>
     <t>506 Picklaball (506)</t>
   </si>
   <si>
     <t>47310:typeValue:102</t>
   </si>
   <si>
     <t>47310:typeValue:103</t>
   </si>
   <si>
     <t>47310:typeValue:104</t>
   </si>
   <si>
     <t>47310:typeValue:105</t>
   </si>
   <si>
     <t>47310:typeValue:107</t>
   </si>
   <si>
@@ -71,98 +71,98 @@
   <si>
     <t>Abbotsford Pickleball Association</t>
   </si>
   <si>
     <t>First Name</t>
   </si>
   <si>
     <t>Last Name</t>
   </si>
   <si>
     <t>Gender</t>
   </si>
   <si>
     <t>Date of Birth (YYYY-MM-DD)</t>
   </si>
   <si>
     <t>Hometown</t>
   </si>
   <si>
     <t>Club</t>
   </si>
   <si>
     <t>Abony Family Tennis Center</t>
   </si>
   <si>
-    <t>Acton Vale</t>
-[...1 lines deleted...]
-  <si>
     <t>Adam Testing Club</t>
   </si>
   <si>
     <t>Airdrie Pickleball Club</t>
   </si>
   <si>
     <t>Amherstburg Pickleball Association</t>
   </si>
   <si>
     <t>Annapolis Royal Pickleball Club</t>
   </si>
   <si>
     <t>Annapolis Valley Pickleball</t>
   </si>
   <si>
     <t>APBL Pickleball Blainville</t>
   </si>
   <si>
     <t>APHR</t>
   </si>
   <si>
     <t>APRSQ Rive Sud de Quebec</t>
   </si>
   <si>
     <t>Arborg Pickleball Club</t>
   </si>
   <si>
     <t>Arisaig Pickleball Club</t>
   </si>
   <si>
     <t>Armstrong Pickleball Club</t>
   </si>
   <si>
     <t>Arnprior Pickleball Club</t>
   </si>
   <si>
     <t>ARPO</t>
   </si>
   <si>
     <t>Association de Pickleball de Clare</t>
   </si>
   <si>
     <t>Association de pickleball de Sainte-Agathe-des-Monts</t>
   </si>
   <si>
+    <t>Association de pickleball Mont-Tremblant</t>
+  </si>
+  <si>
     <t>Association Pickleball Ville de Québec</t>
   </si>
   <si>
     <t>Association Régionale de Pickleball de Laval (ARPL)</t>
   </si>
   <si>
     <t>Avon River Pickleball Club</t>
   </si>
   <si>
     <t>Baddeck Briners Pickleball Club</t>
   </si>
   <si>
     <t>Baie Comeau</t>
   </si>
   <si>
     <t>Barrhead Pickleball Club</t>
   </si>
   <si>
     <t>Barrie Pickleball Club</t>
   </si>
   <si>
     <t>Barriere Pickleball Club</t>
   </si>
   <si>
     <t>Bath Pickleball (1193)</t>
@@ -284,50 +284,53 @@
   <si>
     <t>Club de Pickleball Caraquet</t>
   </si>
   <si>
     <t>Club de pickleball de Dieppe (CDPDD)</t>
   </si>
   <si>
     <t>Club de pickleball Deux-Montagnes</t>
   </si>
   <si>
     <t>Club de pickleball Dieppe</t>
   </si>
   <si>
     <t>Club de pickleball Saguenay</t>
   </si>
   <si>
     <t>Club LD (Lasalle)</t>
   </si>
   <si>
     <t>Club Pickleball -  Shippagan Inc.</t>
   </si>
   <si>
     <t>Club Pickleball de Bouctouche</t>
   </si>
   <si>
+    <t>Club pickleball de La Lièvre</t>
+  </si>
+  <si>
     <t>Club Picklemania</t>
   </si>
   <si>
     <t>Club PickleRock</t>
   </si>
   <si>
     <t>Club Select</t>
   </si>
   <si>
     <t>Coaldale Pickleball Club</t>
   </si>
   <si>
     <t>Cochrane Indoor Pickleball Association</t>
   </si>
   <si>
     <t>Cochrane Pickleball Club</t>
   </si>
   <si>
     <t>Colchester Pickleball Association</t>
   </si>
   <si>
     <t>Cold Lake Pickleball Club</t>
   </si>
   <si>
     <t>Columbia Valley Indoor Pickleball Association</t>
@@ -461,53 +464,50 @@
   <si>
     <t>Fort Pickleball Club</t>
   </si>
   <si>
     <t>Fort Saskatchewan Pickleball Association</t>
   </si>
   <si>
     <t>Fraser Valley Pickleball</t>
   </si>
   <si>
     <t>Fredericton Pickleball Club</t>
   </si>
   <si>
     <t>Frontenac Pickleball Club</t>
   </si>
   <si>
     <t>Funky Bounce Pickleball West Kelowna</t>
   </si>
   <si>
     <t>Gabriola Pickleball Club (GPC)</t>
   </si>
   <si>
     <t>Georgian Bluffs Pickleball Club</t>
   </si>
   <si>
-    <t>Georgina Pickleball Association</t>
-[...1 lines deleted...]
-  <si>
     <t>Gimli Pickleball Club</t>
   </si>
   <si>
     <t>Ginette (ARSEN)</t>
   </si>
   <si>
     <t>GLENAYRE PICKLEBALL (GP)</t>
   </si>
   <si>
     <t>Glenayre pickleball association (GPA)</t>
   </si>
   <si>
     <t>Glenayre Pickleball Club</t>
   </si>
   <si>
     <t>GLOBAL INDOOR Pickleball Club (Kelowna)</t>
   </si>
   <si>
     <t>Golden Ears Pickleball</t>
   </si>
   <si>
     <t>Golden Pickleball Club</t>
   </si>
   <si>
     <t>Granby</t>
@@ -575,50 +575,53 @@
   <si>
     <t>Hitchcock Bay Pickleball Club</t>
   </si>
   <si>
     <t>HLC Pickleball Club</t>
   </si>
   <si>
     <t>Hollyburn Country Club - Pickleball</t>
   </si>
   <si>
     <t>Horsefly Pickleball Club</t>
   </si>
   <si>
     <t>Horseshoe Valley Pickleball</t>
   </si>
   <si>
     <t>Hub Club Pickleball</t>
   </si>
   <si>
     <t>Hudson Bay Pickleball Club</t>
   </si>
   <si>
     <t>Huntsville Muskoka Pickleball</t>
   </si>
   <si>
+    <t>Inclusive Place of Pickleball (IPOP) Association</t>
+  </si>
+  <si>
     <t>Interlakes Pickleball Program</t>
   </si>
   <si>
     <t>Invermere Pickleball Club</t>
   </si>
   <si>
     <t>Inverness Pickleball Club</t>
   </si>
   <si>
     <t>Ituna Pickleball Club</t>
   </si>
   <si>
     <t>Kamloops Pickleball Club</t>
   </si>
   <si>
     <t>Kawartha Lakes Pickleball Association</t>
   </si>
   <si>
     <t>Kenora Pickleball Club (ON)</t>
   </si>
   <si>
     <t>Kenora Pickleball Club</t>
   </si>
   <si>
     <t>Kensington Pickleball Club</t>
@@ -953,50 +956,53 @@
   <si>
     <t>Pickleball Alma</t>
   </si>
   <si>
     <t>Pickleball Antigonish Society</t>
   </si>
   <si>
     <t>Pickleball Bella Coola</t>
   </si>
   <si>
     <t>Pickleball Boischatel</t>
   </si>
   <si>
     <t>Pickleball Brantford Club Inc</t>
   </si>
   <si>
     <t>Pickleball Canada Officials</t>
   </si>
   <si>
     <t>Pickleball Cap Acadie</t>
   </si>
   <si>
     <t>Pickleball Cape Breton</t>
   </si>
   <si>
+    <t>Pickleball Club Acton Vale</t>
+  </si>
+  <si>
     <t>Pickleball Club of Grey Highlands</t>
   </si>
   <si>
     <t>Pickleball Club of Winnipeg</t>
   </si>
   <si>
     <t>Pickleball des Sommets</t>
   </si>
   <si>
     <t>Pickleball Eastman</t>
   </si>
   <si>
     <t>Pickleball Edmundston</t>
   </si>
   <si>
     <t>Pickleball Entrelacs</t>
   </si>
   <si>
     <t>Pickleball Fernie</t>
   </si>
   <si>
     <t>Pickleball Grandmont St-Gedeon</t>
   </si>
   <si>
     <t>Pickleball Guelph Association</t>
@@ -1385,50 +1391,53 @@
   <si>
     <t>Tees Pickleball Club</t>
   </si>
   <si>
     <t>Temiskaming Shores Pickleball Club</t>
   </si>
   <si>
     <t>Terrace Pickleball Club</t>
   </si>
   <si>
     <t>Terrebonne</t>
   </si>
   <si>
     <t>test</t>
   </si>
   <si>
     <t>The Manor Pickleball</t>
   </si>
   <si>
     <t>The Nest Sports Inc</t>
   </si>
   <si>
     <t>Thessalon Pickleball</t>
   </si>
   <si>
+    <t>Three Rivers Pickleball Club</t>
+  </si>
+  <si>
     <t>Tillsonburg Pickleball Club</t>
   </si>
   <si>
     <t>Timmins Pickleball Club</t>
   </si>
   <si>
     <t>Tobermory Pickleball</t>
   </si>
   <si>
     <t>Tofino Pickleball Society</t>
   </si>
   <si>
     <t>Top Spin Pickleball Club</t>
   </si>
   <si>
     <t>Tori (12345)</t>
   </si>
   <si>
     <t>Ucluelet Racquet Sports Club</t>
   </si>
   <si>
     <t>Upper Ottawa Valley Pickleball Club</t>
   </si>
   <si>
     <t>Uxbridge Pickleball Club</t>
@@ -1485,50 +1494,53 @@
     <t>V-Club SK</t>
   </si>
   <si>
     <t>V-Club YT</t>
   </si>
   <si>
     <t>Valley Challengers</t>
   </si>
   <si>
     <t>Vancouver Island Pickleball Association</t>
   </si>
   <si>
     <t>Vancouver Pickleball Association</t>
   </si>
   <si>
     <t>Vanderhoof Pickleball</t>
   </si>
   <si>
     <t>Vaudreuil-Dorion</t>
   </si>
   <si>
     <t>Vernon Pickleball Association</t>
   </si>
   <si>
     <t>Vic Beach pickleball club (VICBE)</t>
+  </si>
+  <si>
+    <t>Victoria Pickleball Center</t>
   </si>
   <si>
     <t>Victoria Regional Pickleball Association</t>
   </si>
   <si>
     <t>Victoriaville</t>
   </si>
   <si>
     <t>VN Pickleball Club</t>
   </si>
   <si>
     <t>VPA</t>
   </si>
   <si>
     <t>Vulcan Pickleball Club</t>
   </si>
   <si>
     <t>Warman Pickleball Club</t>
   </si>
   <si>
     <t>Wasaga Beach Pickleball Club</t>
   </si>
   <si>
     <t>Wawa Pickleball Club</t>
   </si>
@@ -5235,59 +5247,71 @@
       <c r="D500" s="2"/>
       <c r="DB500" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="501" spans="1:106">
       <c r="D501" s="2"/>
       <c r="DB501" t="s">
         <v>516</v>
       </c>
     </row>
     <row r="502" spans="1:106">
       <c r="D502" s="2"/>
       <c r="DB502" t="s">
         <v>517</v>
       </c>
     </row>
     <row r="503" spans="1:106">
       <c r="D503" s="2"/>
       <c r="DB503" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="504" spans="1:106">
       <c r="D504" s="2"/>
+      <c r="DB504" t="s">
+        <v>519</v>
+      </c>
     </row>
     <row r="505" spans="1:106">
       <c r="D505" s="2"/>
+      <c r="DB505" t="s">
+        <v>520</v>
+      </c>
     </row>
     <row r="506" spans="1:106">
       <c r="D506" s="2"/>
+      <c r="DB506" t="s">
+        <v>521</v>
+      </c>
     </row>
     <row r="507" spans="1:106">
       <c r="D507" s="2"/>
+      <c r="DB507" t="s">
+        <v>522</v>
+      </c>
     </row>
     <row r="508" spans="1:106">
       <c r="D508" s="2"/>
     </row>
     <row r="509" spans="1:106">
       <c r="D509" s="2"/>
     </row>
     <row r="510" spans="1:106">
       <c r="D510" s="2"/>
     </row>
     <row r="511" spans="1:106">
       <c r="D511" s="2"/>
     </row>
     <row r="512" spans="1:106">
       <c r="D512" s="2"/>
     </row>
     <row r="513" spans="1:106">
       <c r="D513" s="2"/>
     </row>
     <row r="514" spans="1:106">
       <c r="D514" s="2"/>
     </row>
     <row r="515" spans="1:106">
       <c r="D515" s="2"/>
     </row>
@@ -6735,51 +6759,51 @@
       <c r="D996" s="2"/>
     </row>
     <row r="997" spans="1:106">
       <c r="D997" s="2"/>
     </row>
     <row r="998" spans="1:106">
       <c r="D998" s="2"/>
     </row>
     <row r="999" spans="1:106">
       <c r="D999" s="2"/>
     </row>
     <row r="1000" spans="1:106">
       <c r="D1000" s="2"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:CZ1"/>
     <mergeCell ref="A3:CZ3"/>
   </mergeCells>
   <dataValidations count="2">
     <dataValidation type="list" errorStyle="information" operator="between" allowBlank="0" showDropDown="0" showInputMessage="0" showErrorMessage="1" errorTitle="Input error" error="Value is not in list" promptTitle="Pick from list" prompt="Please pick a value from the drop-down list" sqref="C5:C1000">
       <formula1>'Worksheet'!$DA$1:$DA$3</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="information" operator="between" allowBlank="0" showDropDown="0" showInputMessage="0" showErrorMessage="1" errorTitle="Input error" error="Value is not in list" promptTitle="Pick from list" prompt="Please pick a value from the drop-down list" sqref="F5:F1000">
-      <formula1>'Worksheet'!$DB$1:$DB$503</formula1>
+      <formula1>'Worksheet'!$DB$1:$DB$507</formula1>
     </dataValidation>
   </dataValidations>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>