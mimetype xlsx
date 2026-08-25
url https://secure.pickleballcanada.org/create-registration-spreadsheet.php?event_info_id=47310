--- v1 (2026-07-08)
+++ v2 (2026-08-25)
@@ -9,51 +9,51 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="523">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="526">
   <si>
     <t>NOTE: DO NOT MODIFY THE HIDDEN DATA IN ROW #2 OR IT WILL FAIL TO LOAD.</t>
   </si>
   <si>
     <t>Male</t>
   </si>
   <si>
     <t>506 Picklaball (506)</t>
   </si>
   <si>
     <t>47310:typeValue:102</t>
   </si>
   <si>
     <t>47310:typeValue:103</t>
   </si>
   <si>
     <t>47310:typeValue:104</t>
   </si>
   <si>
     <t>47310:typeValue:105</t>
   </si>
   <si>
     <t>47310:typeValue:107</t>
   </si>
   <si>
@@ -263,62 +263,68 @@
   <si>
     <t>Chestermere Pickleball Club</t>
   </si>
   <si>
     <t>Chilliwack Pickleball Club</t>
   </si>
   <si>
     <t>Christina Lake Pickleball Club</t>
   </si>
   <si>
     <t>Clarenville Area Pickleball League</t>
   </si>
   <si>
     <t>Club Bathurst Pickleball Club</t>
   </si>
   <si>
     <t>Club dde Dieppe (DIEPP)</t>
   </si>
   <si>
     <t>Club de Pickleball Belle-Baie</t>
   </si>
   <si>
     <t>Club de Pickleball Caraquet</t>
   </si>
   <si>
+    <t>Club de Pickleball de Boischatel</t>
+  </si>
+  <si>
     <t>Club de pickleball de Dieppe (CDPDD)</t>
   </si>
   <si>
     <t>Club de pickleball Deux-Montagnes</t>
   </si>
   <si>
     <t>Club de pickleball Dieppe</t>
   </si>
   <si>
     <t>Club de pickleball Saguenay</t>
   </si>
   <si>
+    <t>Club de Tennis et de Pickleball de Rivière-du-Loup</t>
+  </si>
+  <si>
     <t>Club LD (Lasalle)</t>
   </si>
   <si>
     <t>Club Pickleball -  Shippagan Inc.</t>
   </si>
   <si>
     <t>Club Pickleball de Bouctouche</t>
   </si>
   <si>
     <t>Club pickleball de La Lièvre</t>
   </si>
   <si>
     <t>Club Picklemania</t>
   </si>
   <si>
     <t>Club PickleRock</t>
   </si>
   <si>
     <t>Club Select</t>
   </si>
   <si>
     <t>Coaldale Pickleball Club</t>
   </si>
   <si>
     <t>Cochrane Indoor Pickleball Association</t>
@@ -743,50 +749,53 @@
   <si>
     <t>Manitoba Pickleball League</t>
   </si>
   <si>
     <t>Manitoulin (MPCL)</t>
   </si>
   <si>
     <t>Manitoulin Pickleball Club</t>
   </si>
   <si>
     <t>Maple Creek Pickleball Club</t>
   </si>
   <si>
     <t>Markham Pickleball Club</t>
   </si>
   <si>
     <t>Mascouche</t>
   </si>
   <si>
     <t>Maskoutain</t>
   </si>
   <si>
     <t>Mayne Island Pickleball</t>
   </si>
   <si>
+    <t>Meadow Lake Pickleball Club</t>
+  </si>
+  <si>
     <t>Meaford Pickleball Club</t>
   </si>
   <si>
     <t>Medicine Hat Pickleball Club</t>
   </si>
   <si>
     <t>Merritt Pickleball Club</t>
   </si>
   <si>
     <t>Metchosin Pickleball Club</t>
   </si>
   <si>
     <t>Midway Pickleball Club</t>
   </si>
   <si>
     <t>Mighty Peace Pickleball Club</t>
   </si>
   <si>
     <t>Miltonvale Pickleball Club</t>
   </si>
   <si>
     <t>Mini-Trail Pickleball Club</t>
   </si>
   <si>
     <t>Minnedosa  Tennis and pickleball Club</t>
@@ -863,50 +872,53 @@
   <si>
     <t>North Bay Pickleball Club</t>
   </si>
   <si>
     <t>North Shore Pickleball Club</t>
   </si>
   <si>
     <t>North Shore Winter Club</t>
   </si>
   <si>
     <t>North Shuswap Pickleball Club</t>
   </si>
   <si>
     <t>Northern Lights Pickleball Club</t>
   </si>
   <si>
     <t>Northumberland Tennis &amp; Pickleball Club</t>
   </si>
   <si>
     <t>Oakville Lynx Pickleball Club</t>
   </si>
   <si>
     <t>ODAS Park Pickleball Club</t>
   </si>
   <si>
+    <t>Okanagan Pickleball Playground Association</t>
+  </si>
+  <si>
     <t>Okotoks Pickleball Club</t>
   </si>
   <si>
     <t>Olds Pickleball Club</t>
   </si>
   <si>
     <t>Oliver Pickleball Club</t>
   </si>
   <si>
     <t>OPC Oceanside Pickleball Club</t>
   </si>
   <si>
     <t>Open Court Pickleball Society</t>
   </si>
   <si>
     <t>Orillia Pickleball Club</t>
   </si>
   <si>
     <t>Oromocto &amp; Area Pickleball Club</t>
   </si>
   <si>
     <t>Ossekeag Pickleball Club</t>
   </si>
   <si>
     <t>Oxbow Pickleball</t>
@@ -939,53 +951,50 @@
     <t>Pembroke Pickleball Club</t>
   </si>
   <si>
     <t>Peninsula Community Pickleball Club</t>
   </si>
   <si>
     <t>Penticton Pickleball Club</t>
   </si>
   <si>
     <t>Peterborough Pickleball Association</t>
   </si>
   <si>
     <t>Pickering Pickleball Club</t>
   </si>
   <si>
     <t>Pickle  Lites</t>
   </si>
   <si>
     <t>Pickleball Alma</t>
   </si>
   <si>
     <t>Pickleball Antigonish Society</t>
   </si>
   <si>
     <t>Pickleball Bella Coola</t>
-  </si>
-[...1 lines deleted...]
-    <t>Pickleball Boischatel</t>
   </si>
   <si>
     <t>Pickleball Brantford Club Inc</t>
   </si>
   <si>
     <t>Pickleball Canada Officials</t>
   </si>
   <si>
     <t>Pickleball Cap Acadie</t>
   </si>
   <si>
     <t>Pickleball Cape Breton</t>
   </si>
   <si>
     <t>Pickleball Club Acton Vale</t>
   </si>
   <si>
     <t>Pickleball Club of Grey Highlands</t>
   </si>
   <si>
     <t>Pickleball Club of Winnipeg</t>
   </si>
   <si>
     <t>Pickleball des Sommets</t>
   </si>
@@ -5271,56 +5280,65 @@
       <c r="D504" s="2"/>
       <c r="DB504" t="s">
         <v>519</v>
       </c>
     </row>
     <row r="505" spans="1:106">
       <c r="D505" s="2"/>
       <c r="DB505" t="s">
         <v>520</v>
       </c>
     </row>
     <row r="506" spans="1:106">
       <c r="D506" s="2"/>
       <c r="DB506" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="507" spans="1:106">
       <c r="D507" s="2"/>
       <c r="DB507" t="s">
         <v>522</v>
       </c>
     </row>
     <row r="508" spans="1:106">
       <c r="D508" s="2"/>
+      <c r="DB508" t="s">
+        <v>523</v>
+      </c>
     </row>
     <row r="509" spans="1:106">
       <c r="D509" s="2"/>
+      <c r="DB509" t="s">
+        <v>524</v>
+      </c>
     </row>
     <row r="510" spans="1:106">
       <c r="D510" s="2"/>
+      <c r="DB510" t="s">
+        <v>525</v>
+      </c>
     </row>
     <row r="511" spans="1:106">
       <c r="D511" s="2"/>
     </row>
     <row r="512" spans="1:106">
       <c r="D512" s="2"/>
     </row>
     <row r="513" spans="1:106">
       <c r="D513" s="2"/>
     </row>
     <row r="514" spans="1:106">
       <c r="D514" s="2"/>
     </row>
     <row r="515" spans="1:106">
       <c r="D515" s="2"/>
     </row>
     <row r="516" spans="1:106">
       <c r="D516" s="2"/>
     </row>
     <row r="517" spans="1:106">
       <c r="D517" s="2"/>
     </row>
     <row r="518" spans="1:106">
       <c r="D518" s="2"/>
     </row>
@@ -6759,51 +6777,51 @@
       <c r="D996" s="2"/>
     </row>
     <row r="997" spans="1:106">
       <c r="D997" s="2"/>
     </row>
     <row r="998" spans="1:106">
       <c r="D998" s="2"/>
     </row>
     <row r="999" spans="1:106">
       <c r="D999" s="2"/>
     </row>
     <row r="1000" spans="1:106">
       <c r="D1000" s="2"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:CZ1"/>
     <mergeCell ref="A3:CZ3"/>
   </mergeCells>
   <dataValidations count="2">
     <dataValidation type="list" errorStyle="information" operator="between" allowBlank="0" showDropDown="0" showInputMessage="0" showErrorMessage="1" errorTitle="Input error" error="Value is not in list" promptTitle="Pick from list" prompt="Please pick a value from the drop-down list" sqref="C5:C1000">
       <formula1>'Worksheet'!$DA$1:$DA$3</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="information" operator="between" allowBlank="0" showDropDown="0" showInputMessage="0" showErrorMessage="1" errorTitle="Input error" error="Value is not in list" promptTitle="Pick from list" prompt="Please pick a value from the drop-down list" sqref="F5:F1000">
-      <formula1>'Worksheet'!$DB$1:$DB$507</formula1>
+      <formula1>'Worksheet'!$DB$1:$DB$510</formula1>
     </dataValidation>
   </dataValidations>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>