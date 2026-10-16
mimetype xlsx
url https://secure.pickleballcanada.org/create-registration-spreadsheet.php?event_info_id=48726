--- v0 (2026-08-16)
+++ v1 (2026-10-16)
@@ -65,51 +65,51 @@
   <si>
     <t>48726:typeValue:5:181688</t>
   </si>
   <si>
     <t>48726:typeValue:111</t>
   </si>
   <si>
     <t>48726:typeValue-2:111</t>
   </si>
   <si>
     <t>48726:typeValue:0:181690</t>
   </si>
   <si>
     <t>48726:typeValue:3:181691</t>
   </si>
   <si>
     <t>48726:typeValue:1:181692</t>
   </si>
   <si>
     <t>Female</t>
   </si>
   <si>
     <t>No</t>
   </si>
   <si>
-    <t>Event Registration - Novice Recreational League (indoor) 6:30 - 8:30 pm, Mondays Sept 21 through December 7</t>
+    <t>Event Registration - Novice Recreational League (indoor) 7 to 9 pm, Mondays Sept 28 through December 14</t>
   </si>
   <si>
     <t>Member # (Use the Lookup Option if you are already a member -- or add/upgrade to join the club as an existing PNS member or new member)</t>
   </si>
   <si>
     <t>Club</t>
   </si>
   <si>
     <t>First Name</t>
   </si>
   <si>
     <t>Preferred first name (if you go by different than what is listed in First Name)</t>
   </si>
   <si>
     <t>Last Name</t>
   </si>
   <si>
     <t>Gender</t>
   </si>
   <si>
     <t>Date of Birth (YYYY-MM-DD)</t>
   </si>
   <si>
     <t>Participant Phone Number</t>
   </si>