--- v0 (2026-08-06)
+++ v1 (2026-10-06)
@@ -9,62 +9,62 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="61">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="58">
   <si>
     <t>NOTE: DO NOT MODIFY THE HIDDEN DATA IN ROW #2 OR IT WILL FAIL TO LOAD.</t>
   </si>
   <si>
     <t>Male</t>
   </si>
   <si>
     <t>1.0 - 2.75 Beginner/Novice</t>
   </si>
   <si>
-    <t>Low Intermediate Monday 9:00 am to 11:00 am Courts A&amp;B</t>
+    <t>Low Intermediate Monday 9:00 am to 11:00 am Court A&amp;B</t>
   </si>
   <si>
     <t>General</t>
   </si>
   <si>
     <t>49015:typeValue:102</t>
   </si>
   <si>
     <t>49015:typeValue:103</t>
   </si>
   <si>
     <t>49015:typeValue:104</t>
   </si>
   <si>
     <t>49015:typeValue:105</t>
   </si>
   <si>
     <t>49015:typeValue:107</t>
   </si>
   <si>
     <t>49015:typeValue:106</t>
   </si>
   <si>
     <t>49015:typeValue:3:183127</t>
   </si>
@@ -80,159 +80,150 @@
   <si>
     <t>49015:reg_event:2</t>
   </si>
   <si>
     <t>49015:reg_event:3</t>
   </si>
   <si>
     <t>Female</t>
   </si>
   <si>
     <t>2.75 - 3,0 Low Intermediate</t>
   </si>
   <si>
     <t>Low Intermediate Wednesday 9:00 am to 11:00 am Court A</t>
   </si>
   <si>
     <t>Unknown</t>
   </si>
   <si>
     <t>Event Registration - Full Annual Membership/Court Fees</t>
   </si>
   <si>
     <t>3.0 - 4.0 Intermediate/Upper Int</t>
   </si>
   <si>
-    <t>Low Intermediate Thursday 1:15 pm to 3:15 pm Courts A&amp;B</t>
+    <t>Low Intermediate Thursday 1:15 pm to 3:15 pm Court A</t>
   </si>
   <si>
     <t>First Name</t>
   </si>
   <si>
     <t>Last Name</t>
   </si>
   <si>
     <t>Gender</t>
   </si>
   <si>
     <t>Date of Birth (YYYY-MM-DD)</t>
   </si>
   <si>
     <t>Hometown</t>
   </si>
   <si>
     <t>Club</t>
   </si>
   <si>
     <t>What is your self assessed Skill Level</t>
   </si>
   <si>
     <t>Member #</t>
   </si>
   <si>
     <t>Category</t>
   </si>
   <si>
     <t>Division #1</t>
   </si>
   <si>
     <t>Division #2</t>
   </si>
   <si>
     <t>Division #3</t>
   </si>
   <si>
     <t>4.0 plus Advanced</t>
   </si>
   <si>
     <t>Low Intermediate Friday 9:00 am to 11:00 am Courts A&amp;B</t>
   </si>
   <si>
-    <t>OPEN, Monday 11:00 am to 1:00 pm - Court B</t>
-[...62 lines deleted...]
-    <t>Advanced Level Saturday 6:00 pm to 10:00 pm Court B</t>
+    <t>Intermediate , Monday 11:00 am to 1:00 pm - Court A</t>
+  </si>
+  <si>
+    <t>ADVANCED, Tuesday 7:00 am to 9:00am  - Court A</t>
+  </si>
+  <si>
+    <t>Intermediate  Saturday 8:00 pm to 10:00 pm - Court A</t>
+  </si>
+  <si>
+    <t>ADVANCED Sunday 7:30 am to 9:30 am - Court B</t>
+  </si>
+  <si>
+    <t>Intermediate Monday 7:00 am to 9:00 am  - Court A</t>
+  </si>
+  <si>
+    <t>Intermediate Wednesday 7:00 am to 9:00 am Court A</t>
+  </si>
+  <si>
+    <t>Intermediate Friday 7:00 am to 9:00 am Court A</t>
+  </si>
+  <si>
+    <t>Intermediate Thursday 9:00 am to 11:15 am Court A</t>
+  </si>
+  <si>
+    <t>Intermediate Friday 11:00 am to 1:00 pm Court A- 2&amp;3</t>
+  </si>
+  <si>
+    <t>Intermediate Monday 8:15 pm to 10:30 pm Court B</t>
+  </si>
+  <si>
+    <t>Beginner/Novice Monday 11:00am to 1:00pm Court A-1</t>
+  </si>
+  <si>
+    <t>Intermediate Tuesday 1:15 pm to 3:15pm Court B</t>
+  </si>
+  <si>
+    <t>Beginner/Novice Thursday1:15 pm to 3:15 pm Court A&amp;B-1</t>
+  </si>
+  <si>
+    <t>ADVANCED Monday 8:15pm to 10:30 pm Court A</t>
+  </si>
+  <si>
+    <t>ADVANCED Saturday 6:00 pm to 10:00 pm Court A</t>
+  </si>
+  <si>
+    <t>Intermediate OPEN Wednesday 7:00 am to 9:00 am Court B</t>
+  </si>
+  <si>
+    <t>Intermediate OPEN Friday 7:00 am to 9:00am Court B</t>
+  </si>
+  <si>
+    <t>Intermediate OPEN Monday 7:00 am to 9:00 am Court B</t>
+  </si>
+  <si>
+    <t>Beginner/Novice Friday 11:00am to 1:00 pm Court A-1</t>
   </si>
   <si>
     <t>Bracebridge Pickleball Club</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -595,51 +586,51 @@
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:DE1000"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A3" sqref="A3:CZ4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="1" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="23" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="23" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="23" bestFit="true" customWidth="true" style="0"/>
     <col min="105" max="105" width="8" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="31" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="23" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="23" bestFit="true" customWidth="true" style="0"/>
     <col min="106" max="106" width="32" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="45" bestFit="true" customWidth="true" style="0"/>
     <col min="107" max="107" width="38" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="23" bestFit="true" customWidth="true" style="0"/>
-    <col min="108" max="108" width="65" bestFit="true" customWidth="true" style="0"/>
+    <col min="108" max="108" width="64" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="22" bestFit="true" customWidth="true" style="0"/>
     <col min="109" max="109" width="9" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="21" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="21" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="21" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:109" hidden="true" outlineLevel="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="DA1" t="s">
         <v>1</v>
       </c>
       <c r="DC1" t="s">
         <v>2</v>
       </c>
       <c r="DD1" t="s">
         <v>3</v>
       </c>
       <c r="DE1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:109" hidden="true" collapsed="true" outlineLevel="1">
@@ -1046,110 +1037,101 @@
       <c r="D20" s="2"/>
       <c r="DD20" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="21" spans="1:109">
       <c r="D21" s="2"/>
       <c r="DD21" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="22" spans="1:109">
       <c r="D22" s="2"/>
       <c r="DD22" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="23" spans="1:109">
       <c r="D23" s="2"/>
       <c r="DD23" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="24" spans="1:109">
       <c r="D24" s="2"/>
-      <c r="DD24" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="25" spans="1:109">
       <c r="D25" s="2"/>
-      <c r="DD25" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="26" spans="1:109">
       <c r="D26" s="2"/>
-      <c r="DD26" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="27" spans="1:109">
       <c r="D27" s="2"/>
     </row>
     <row r="28" spans="1:109">
       <c r="D28" s="2"/>
     </row>
     <row r="29" spans="1:109">
       <c r="D29" s="2"/>
     </row>
     <row r="30" spans="1:109">
       <c r="D30" s="2"/>
     </row>
     <row r="31" spans="1:109">
       <c r="D31" s="2"/>
     </row>
     <row r="32" spans="1:109">
       <c r="D32" s="2"/>
     </row>
     <row r="33" spans="1:109">
       <c r="D33" s="2"/>
     </row>
     <row r="34" spans="1:109">
       <c r="D34" s="2"/>
     </row>
     <row r="35" spans="1:109">
       <c r="D35" s="2"/>
     </row>
     <row r="36" spans="1:109">
       <c r="D36" s="2"/>
     </row>
     <row r="37" spans="1:109">
       <c r="D37" s="2"/>
     </row>
     <row r="38" spans="1:109">
       <c r="D38" s="2"/>
     </row>
     <row r="39" spans="1:109">
       <c r="D39" s="2"/>
-      <c r="DB39" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="40" spans="1:109">
       <c r="D40" s="2"/>
+      <c r="DB40" t="s">
+        <v>57</v>
+      </c>
     </row>
     <row r="41" spans="1:109">
       <c r="D41" s="2"/>
     </row>
     <row r="42" spans="1:109">
       <c r="D42" s="2"/>
     </row>
     <row r="43" spans="1:109">
       <c r="D43" s="2"/>
     </row>
     <row r="44" spans="1:109">
       <c r="D44" s="2"/>
     </row>
     <row r="45" spans="1:109">
       <c r="D45" s="2"/>
     </row>
     <row r="46" spans="1:109">
       <c r="D46" s="2"/>
     </row>
     <row r="47" spans="1:109">
       <c r="D47" s="2"/>
     </row>
     <row r="48" spans="1:109">
       <c r="D48" s="2"/>
     </row>
@@ -3998,57 +3980,57 @@
       <c r="D996" s="2"/>
     </row>
     <row r="997" spans="1:109">
       <c r="D997" s="2"/>
     </row>
     <row r="998" spans="1:109">
       <c r="D998" s="2"/>
     </row>
     <row r="999" spans="1:109">
       <c r="D999" s="2"/>
     </row>
     <row r="1000" spans="1:109">
       <c r="D1000" s="2"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:CZ1"/>
     <mergeCell ref="A3:CZ3"/>
   </mergeCells>
   <dataValidations count="7">
     <dataValidation type="list" errorStyle="information" operator="between" allowBlank="0" showDropDown="0" showInputMessage="0" showErrorMessage="1" errorTitle="Input error" error="Value is not in list" promptTitle="Pick from list" prompt="Please pick a value from the drop-down list" sqref="C5:C1000">
       <formula1>'Worksheet'!$DA$1:$DA$3</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="information" operator="between" allowBlank="0" showDropDown="0" showInputMessage="0" showErrorMessage="1" errorTitle="Input error" error="Value is not in list" promptTitle="Pick from list" prompt="Please pick a value from the drop-down list" sqref="F5:F1000">
-      <formula1>'Worksheet'!$DB$1:$DB$39</formula1>
+      <formula1>'Worksheet'!$DB$1:$DB$40</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="information" operator="between" allowBlank="0" showDropDown="0" showInputMessage="0" showErrorMessage="1" errorTitle="Input error" error="Value is not in list" promptTitle="Pick from list" prompt="Please pick a value from the drop-down list" sqref="G5:G1000">
       <formula1>'Worksheet'!$DC$1:$DC$4</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="information" operator="between" allowBlank="0" showDropDown="0" showInputMessage="0" showErrorMessage="1" errorTitle="Input error" error="Value is not in list" promptTitle="Pick from list" prompt="Please pick a value from the drop-down list" sqref="I5:I1000">
-      <formula1>'Worksheet'!$DD$1:$DD$26</formula1>
+      <formula1>'Worksheet'!$DD$1:$DD$23</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="information" operator="between" allowBlank="0" showDropDown="0" showInputMessage="0" showErrorMessage="1" errorTitle="Input error" error="Value is not in list" promptTitle="Pick from list" prompt="Please pick a value from the drop-down list" sqref="J5:J1000">
       <formula1>'Worksheet'!$DE$1:$DE$3</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="information" operator="between" allowBlank="0" showDropDown="0" showInputMessage="0" showErrorMessage="1" errorTitle="Input error" error="Value is not in list" promptTitle="Pick from list" prompt="Please pick a value from the drop-down list" sqref="K5:K1000">
       <formula1>'Worksheet'!$DE$1:$DE$3</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="information" operator="between" allowBlank="0" showDropDown="0" showInputMessage="0" showErrorMessage="1" errorTitle="Input error" error="Value is not in list" promptTitle="Pick from list" prompt="Please pick a value from the drop-down list" sqref="L5:L1000">
       <formula1>'Worksheet'!$DE$1:$DE$3</formula1>
     </dataValidation>
   </dataValidations>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 