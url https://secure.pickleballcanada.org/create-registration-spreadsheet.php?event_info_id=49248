--- v0 (2026-08-16)
+++ v1 (2026-10-16)
@@ -62,51 +62,51 @@
   <si>
     <t>49248:typeValue:0:184363</t>
   </si>
   <si>
     <t>49248:typeValue:0:184365</t>
   </si>
   <si>
     <t>49248:typeValue:3:184366</t>
   </si>
   <si>
     <t>49248:typeValue:0:184367</t>
   </si>
   <si>
     <t>49248:typeValue:2:184381</t>
   </si>
   <si>
     <t>49248:typeValue:2:184382</t>
   </si>
   <si>
     <t>Female</t>
   </si>
   <si>
     <t>No</t>
   </si>
   <si>
-    <t>Event Registration - Youth Learn to Play Pickleball (ages 10 - 16 indoor) 10:00 - 11:30am Sundays October 18 to November 8</t>
+    <t>Event Registration - Youth Learn to Play Pickleball (ages 10 - 16 indoor) Sunday mornings dates and time TBC for Jan 2027</t>
   </si>
   <si>
     <t>Non-binary</t>
   </si>
   <si>
     <t>If the participant is already a Pickleball Canada Member Use the Lookup Option to link to their membership (membership is NOT required for this program)</t>
   </si>
   <si>
     <t>First Name</t>
   </si>
   <si>
     <t>Preferred first name (if you go by different than what is listed in First Name)</t>
   </si>
   <si>
     <t>Last Name</t>
   </si>
   <si>
     <t>Gender</t>
   </si>
   <si>
     <t>Date of Birth (YYYY-MM-DD)</t>
   </si>
   <si>
     <t>Parent or Guardian Name and Phone Number #1</t>
   </si>