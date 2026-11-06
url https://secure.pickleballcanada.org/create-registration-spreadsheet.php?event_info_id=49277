--- v0 (2026-09-05)
+++ v1 (2026-11-06)
@@ -80,51 +80,51 @@
   <si>
     <t>49277:typeValue:15:184551</t>
   </si>
   <si>
     <t>49277:typeValue:2:184552</t>
   </si>
   <si>
     <t>49277:typeValue:0:184554</t>
   </si>
   <si>
     <t>49277:reg_event:1</t>
   </si>
   <si>
     <t>Female</t>
   </si>
   <si>
     <t>No</t>
   </si>
   <si>
     <t>No please do not use my image</t>
   </si>
   <si>
     <t>2.5 (Novice)</t>
   </si>
   <si>
-    <t>Event Registration - Halifax Pickleball Club FunSport Mixer 1:30 to 4:30 Saturday September 26 (rain date Sunday the 27th)</t>
+    <t>Event Registration - Halifax Pickleball Club FunSport Mixer 1:30 to 4:30 Saturday October 3rd (rain date Sunday the 4th)</t>
   </si>
   <si>
     <t>Non-binary</t>
   </si>
   <si>
     <t>3.0 (Novice Intermediate)</t>
   </si>
   <si>
     <t>Pickleball Canada Membership (PCO)#</t>
   </si>
   <si>
     <t>Club</t>
   </si>
   <si>
     <t>First name</t>
   </si>
   <si>
     <t>Last Name</t>
   </si>
   <si>
     <t>Gender</t>
   </si>
   <si>
     <t>Date of Birth (YYYY-MM-DD)</t>
   </si>